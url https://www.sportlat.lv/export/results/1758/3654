--- v0 (2025-10-06)
+++ v1 (2026-05-07)
@@ -3821,51 +3821,53 @@
         <v>78</v>
       </c>
       <c r="F36" t="s">
         <v>15</v>
       </c>
       <c r="G36" t="s">
         <v>217</v>
       </c>
       <c r="H36">
         <v>2</v>
       </c>
       <c r="I36" t="s">
         <v>218</v>
       </c>
       <c r="J36" t="s">
         <v>219</v>
       </c>
       <c r="K36" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37">
         <v>36</v>
       </c>
-      <c r="B37"/>
+      <c r="B37" t="s">
+        <v>11</v>
+      </c>
       <c r="C37" t="s">
         <v>221</v>
       </c>
       <c r="D37" t="s">
         <v>206</v>
       </c>
       <c r="E37"/>
       <c r="F37" t="s">
         <v>207</v>
       </c>
       <c r="G37" t="s">
         <v>80</v>
       </c>
       <c r="H37">
         <v>2</v>
       </c>
       <c r="I37" t="s">
         <v>222</v>
       </c>
       <c r="J37" t="s">
         <v>203</v>
       </c>
       <c r="K37" t="s">
         <v>223</v>
       </c>
@@ -5447,51 +5449,53 @@
       <c r="D86" t="s">
         <v>462</v>
       </c>
       <c r="E86"/>
       <c r="F86"/>
       <c r="G86" t="s">
         <v>43</v>
       </c>
       <c r="H86">
         <v>2</v>
       </c>
       <c r="I86" t="s">
         <v>463</v>
       </c>
       <c r="J86" t="s">
         <v>464</v>
       </c>
       <c r="K86" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="87" spans="1:11">
       <c r="A87">
         <v>86</v>
       </c>
-      <c r="B87"/>
+      <c r="B87" t="s">
+        <v>11</v>
+      </c>
       <c r="C87" t="s">
         <v>466</v>
       </c>
       <c r="D87" t="s">
         <v>467</v>
       </c>
       <c r="E87"/>
       <c r="F87" t="s">
         <v>321</v>
       </c>
       <c r="G87" t="s">
         <v>246</v>
       </c>
       <c r="H87">
         <v>2</v>
       </c>
       <c r="I87" t="s">
         <v>468</v>
       </c>
       <c r="J87" t="s">
         <v>469</v>
       </c>
       <c r="K87" t="s">
         <v>470</v>
       </c>