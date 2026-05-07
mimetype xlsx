--- v0 (2025-10-05)
+++ v1 (2026-05-07)
@@ -2487,51 +2487,53 @@
       </c>
       <c r="D29" t="s">
         <v>144</v>
       </c>
       <c r="E29"/>
       <c r="F29" t="s">
         <v>109</v>
       </c>
       <c r="G29" t="s">
         <v>15</v>
       </c>
       <c r="H29">
         <v>1</v>
       </c>
       <c r="I29" t="s">
         <v>145</v>
       </c>
       <c r="J29" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
         <v>29</v>
       </c>
-      <c r="B30"/>
+      <c r="B30" t="s">
+        <v>10</v>
+      </c>
       <c r="C30" t="s">
         <v>147</v>
       </c>
       <c r="D30" t="s">
         <v>148</v>
       </c>
       <c r="E30" t="s">
         <v>149</v>
       </c>
       <c r="F30" t="s">
         <v>20</v>
       </c>
       <c r="G30" t="s">
         <v>30</v>
       </c>
       <c r="H30">
         <v>1</v>
       </c>
       <c r="I30" t="s">
         <v>150</v>
       </c>
       <c r="J30" t="s">
         <v>151</v>
       </c>
     </row>
@@ -3289,51 +3291,53 @@
       </c>
       <c r="D57" t="s">
         <v>264</v>
       </c>
       <c r="E57"/>
       <c r="F57" t="s">
         <v>260</v>
       </c>
       <c r="G57" t="s">
         <v>30</v>
       </c>
       <c r="H57">
         <v>1</v>
       </c>
       <c r="I57" t="s">
         <v>265</v>
       </c>
       <c r="J57" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58">
         <v>57</v>
       </c>
-      <c r="B58"/>
+      <c r="B58" t="s">
+        <v>10</v>
+      </c>
       <c r="C58" t="s">
         <v>267</v>
       </c>
       <c r="D58" t="s">
         <v>268</v>
       </c>
       <c r="E58" t="s">
         <v>269</v>
       </c>
       <c r="F58" t="s">
         <v>270</v>
       </c>
       <c r="G58" t="s">
         <v>40</v>
       </c>
       <c r="H58">
         <v>1</v>
       </c>
       <c r="I58" t="s">
         <v>271</v>
       </c>
       <c r="J58" t="s">
         <v>272</v>
       </c>
     </row>