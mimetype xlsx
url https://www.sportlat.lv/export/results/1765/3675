--- v0 (2025-11-25)
+++ v1 (2026-05-12)
@@ -1955,51 +1955,51 @@
   <si>
     <t>S14</t>
   </si>
   <si>
     <t>1:09:55</t>
   </si>
   <si>
     <t>00:00:50.33</t>
   </si>
   <si>
     <t>01:09:54.64</t>
   </si>
   <si>
     <t>1:10:07</t>
   </si>
   <si>
     <t>00:01:38.45</t>
   </si>
   <si>
     <t>01:10:06.60</t>
   </si>
   <si>
     <t>Elīna</t>
   </si>
   <si>
-    <t>Brice-Matisone</t>
+    <t>Brice</t>
   </si>
   <si>
     <t>1:10:14</t>
   </si>
   <si>
     <t>00:01:21.67</t>
   </si>
   <si>
     <t>01:10:13.90</t>
   </si>
   <si>
     <t>Ieva</t>
   </si>
   <si>
     <t>Mercalova</t>
   </si>
   <si>
     <t>1:10:28</t>
   </si>
   <si>
     <t>01:10:27.30</t>
   </si>
   <si>
     <t>Āris</t>
   </si>