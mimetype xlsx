--- v1 (2026-05-12)
+++ v2 (2026-06-26)
@@ -7771,51 +7771,53 @@
       <c r="E140"/>
       <c r="F140" t="s">
         <v>761</v>
       </c>
       <c r="G140" t="s">
         <v>152</v>
       </c>
       <c r="H140">
         <v>3</v>
       </c>
       <c r="I140" t="s">
         <v>762</v>
       </c>
       <c r="J140" t="s">
         <v>763</v>
       </c>
       <c r="K140"/>
       <c r="L140" t="s">
         <v>764</v>
       </c>
     </row>
     <row r="141" spans="1:12">
       <c r="A141">
         <v>140</v>
       </c>
-      <c r="B141"/>
+      <c r="B141" t="s">
+        <v>11</v>
+      </c>
       <c r="C141" t="s">
         <v>765</v>
       </c>
       <c r="D141" t="s">
         <v>122</v>
       </c>
       <c r="E141"/>
       <c r="F141" t="s">
         <v>50</v>
       </c>
       <c r="G141" t="s">
         <v>99</v>
       </c>
       <c r="H141">
         <v>3</v>
       </c>
       <c r="I141" t="s">
         <v>766</v>
       </c>
       <c r="J141" t="s">
         <v>767</v>
       </c>
       <c r="K141"/>
       <c r="L141" t="s">
         <v>768</v>