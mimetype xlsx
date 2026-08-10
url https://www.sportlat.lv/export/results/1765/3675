--- v2 (2026-06-26)
+++ v3 (2026-08-10)
@@ -4745,51 +4745,53 @@
       </c>
       <c r="F52" t="s">
         <v>321</v>
       </c>
       <c r="G52" t="s">
         <v>123</v>
       </c>
       <c r="H52">
         <v>3</v>
       </c>
       <c r="I52" t="s">
         <v>322</v>
       </c>
       <c r="J52" t="s">
         <v>323</v>
       </c>
       <c r="K52"/>
       <c r="L52" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="53" spans="1:12">
       <c r="A53">
         <v>52</v>
       </c>
-      <c r="B53"/>
+      <c r="B53" t="s">
+        <v>11</v>
+      </c>
       <c r="C53" t="s">
         <v>325</v>
       </c>
       <c r="D53" t="s">
         <v>326</v>
       </c>
       <c r="E53"/>
       <c r="F53" t="s">
         <v>327</v>
       </c>
       <c r="G53" t="s">
         <v>15</v>
       </c>
       <c r="H53">
         <v>3</v>
       </c>
       <c r="I53" t="s">
         <v>328</v>
       </c>
       <c r="J53" t="s">
         <v>329</v>
       </c>
       <c r="K53"/>
       <c r="L53" t="s">
         <v>330</v>
@@ -7333,51 +7335,53 @@
       </c>
       <c r="F127" t="s">
         <v>79</v>
       </c>
       <c r="G127" t="s">
         <v>574</v>
       </c>
       <c r="H127">
         <v>3</v>
       </c>
       <c r="I127" t="s">
         <v>698</v>
       </c>
       <c r="J127" t="s">
         <v>699</v>
       </c>
       <c r="K127"/>
       <c r="L127" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="128" spans="1:12">
       <c r="A128">
         <v>127</v>
       </c>
-      <c r="B128"/>
+      <c r="B128" t="s">
+        <v>11</v>
+      </c>
       <c r="C128" t="s">
         <v>701</v>
       </c>
       <c r="D128" t="s">
         <v>111</v>
       </c>
       <c r="E128"/>
       <c r="F128" t="s">
         <v>702</v>
       </c>
       <c r="G128" t="s">
         <v>271</v>
       </c>
       <c r="H128">
         <v>3</v>
       </c>
       <c r="I128" t="s">
         <v>698</v>
       </c>
       <c r="J128" t="s">
         <v>703</v>
       </c>
       <c r="K128"/>
       <c r="L128" t="s">
         <v>704</v>
@@ -7707,51 +7711,53 @@
       <c r="E138"/>
       <c r="F138" t="s">
         <v>364</v>
       </c>
       <c r="G138" t="s">
         <v>44</v>
       </c>
       <c r="H138">
         <v>3</v>
       </c>
       <c r="I138" t="s">
         <v>752</v>
       </c>
       <c r="J138" t="s">
         <v>753</v>
       </c>
       <c r="K138"/>
       <c r="L138" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="139" spans="1:12">
       <c r="A139">
         <v>138</v>
       </c>
-      <c r="B139"/>
+      <c r="B139" t="s">
+        <v>11</v>
+      </c>
       <c r="C139" t="s">
         <v>755</v>
       </c>
       <c r="D139" t="s">
         <v>709</v>
       </c>
       <c r="E139"/>
       <c r="F139" t="s">
         <v>756</v>
       </c>
       <c r="G139" t="s">
         <v>189</v>
       </c>
       <c r="H139">
         <v>3</v>
       </c>
       <c r="I139" t="s">
         <v>757</v>
       </c>
       <c r="J139" t="s">
         <v>758</v>
       </c>
       <c r="K139"/>
       <c r="L139" t="s">
         <v>759</v>