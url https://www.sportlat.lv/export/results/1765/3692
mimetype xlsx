--- v0 (2025-10-04)
+++ v1 (2026-05-28)
@@ -1373,51 +1373,51 @@
   <si>
     <t>00:01:20.37</t>
   </si>
   <si>
     <t>Zanda</t>
   </si>
   <si>
     <t>Antone</t>
   </si>
   <si>
     <t>00:01:20.61</t>
   </si>
   <si>
     <t>Vīrs</t>
   </si>
   <si>
     <t>Latvijas Mežs</t>
   </si>
   <si>
     <t>00:01:20.63</t>
   </si>
   <si>
     <t>Elīna</t>
   </si>
   <si>
-    <t>Brice-Matisone</t>
+    <t>Brice</t>
   </si>
   <si>
     <t>00:01:21.67</t>
   </si>
   <si>
     <t>Cepītis</t>
   </si>
   <si>
     <t>00:01:21.98</t>
   </si>
   <si>
     <t>Inguna</t>
   </si>
   <si>
     <t>Korņējeva</t>
   </si>
   <si>
     <t>00:01:22.19</t>
   </si>
   <si>
     <t>Anrijs</t>
   </si>
   <si>
     <t>00:01:23.78</t>
   </si>