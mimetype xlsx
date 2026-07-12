--- v1 (2026-05-28)
+++ v2 (2026-07-12)
@@ -2222,51 +2222,53 @@
         <v>41</v>
       </c>
       <c r="F7" t="s">
         <v>20</v>
       </c>
       <c r="G7" t="s">
         <v>26</v>
       </c>
       <c r="H7">
         <v>1</v>
       </c>
       <c r="I7" t="s">
         <v>42</v>
       </c>
       <c r="J7" t="s">
         <v>42</v>
       </c>
       <c r="K7" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>7</v>
       </c>
-      <c r="B8"/>
+      <c r="B8" t="s">
+        <v>11</v>
+      </c>
       <c r="C8" t="s">
         <v>43</v>
       </c>
       <c r="D8" t="s">
         <v>44</v>
       </c>
       <c r="E8"/>
       <c r="F8" t="s">
         <v>45</v>
       </c>
       <c r="G8" t="s">
         <v>32</v>
       </c>
       <c r="H8">
         <v>1</v>
       </c>
       <c r="I8" t="s">
         <v>46</v>
       </c>
       <c r="J8" t="s">
         <v>46</v>
       </c>
       <c r="K8" t="s">
         <v>46</v>
       </c>
@@ -6538,51 +6540,53 @@
         <v>483</v>
       </c>
       <c r="F135" t="s">
         <v>484</v>
       </c>
       <c r="G135" t="s">
         <v>339</v>
       </c>
       <c r="H135">
         <v>1</v>
       </c>
       <c r="I135" t="s">
         <v>485</v>
       </c>
       <c r="J135" t="s">
         <v>485</v>
       </c>
       <c r="K135" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="136" spans="1:11">
       <c r="A136">
         <v>135</v>
       </c>
-      <c r="B136"/>
+      <c r="B136" t="s">
+        <v>11</v>
+      </c>
       <c r="C136" t="s">
         <v>486</v>
       </c>
       <c r="D136" t="s">
         <v>74</v>
       </c>
       <c r="E136"/>
       <c r="F136" t="s">
         <v>487</v>
       </c>
       <c r="G136" t="s">
         <v>204</v>
       </c>
       <c r="H136">
         <v>1</v>
       </c>
       <c r="I136" t="s">
         <v>488</v>
       </c>
       <c r="J136" t="s">
         <v>488</v>
       </c>
       <c r="K136" t="s">
         <v>488</v>
       </c>
@@ -6635,51 +6639,53 @@
       </c>
       <c r="E138"/>
       <c r="F138" t="s">
         <v>493</v>
       </c>
       <c r="G138" t="s">
         <v>208</v>
       </c>
       <c r="H138">
         <v>1</v>
       </c>
       <c r="I138" t="s">
         <v>494</v>
       </c>
       <c r="J138" t="s">
         <v>494</v>
       </c>
       <c r="K138" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="139" spans="1:11">
       <c r="A139">
         <v>138</v>
       </c>
-      <c r="B139"/>
+      <c r="B139" t="s">
+        <v>11</v>
+      </c>
       <c r="C139" t="s">
         <v>495</v>
       </c>
       <c r="D139" t="s">
         <v>466</v>
       </c>
       <c r="E139"/>
       <c r="F139" t="s">
         <v>496</v>
       </c>
       <c r="G139" t="s">
         <v>227</v>
       </c>
       <c r="H139">
         <v>1</v>
       </c>
       <c r="I139" t="s">
         <v>497</v>
       </c>
       <c r="J139" t="s">
         <v>497</v>
       </c>
       <c r="K139" t="s">
         <v>497</v>
       </c>
@@ -6732,51 +6738,53 @@
       </c>
       <c r="E141"/>
       <c r="F141" t="s">
         <v>74</v>
       </c>
       <c r="G141" t="s">
         <v>245</v>
       </c>
       <c r="H141">
         <v>1</v>
       </c>
       <c r="I141" t="s">
         <v>501</v>
       </c>
       <c r="J141" t="s">
         <v>501</v>
       </c>
       <c r="K141" t="s">
         <v>501</v>
       </c>
     </row>
     <row r="142" spans="1:11">
       <c r="A142">
         <v>141</v>
       </c>
-      <c r="B142"/>
+      <c r="B142" t="s">
+        <v>11</v>
+      </c>
       <c r="C142" t="s">
         <v>502</v>
       </c>
       <c r="D142" t="s">
         <v>195</v>
       </c>
       <c r="E142"/>
       <c r="F142" t="s">
         <v>58</v>
       </c>
       <c r="G142" t="s">
         <v>166</v>
       </c>
       <c r="H142">
         <v>1</v>
       </c>
       <c r="I142" t="s">
         <v>503</v>
       </c>
       <c r="J142" t="s">
         <v>503</v>
       </c>
       <c r="K142" t="s">
         <v>503</v>
       </c>