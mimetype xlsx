--- v0 (2025-10-05)
+++ v1 (2026-09-05)
@@ -2490,51 +2490,53 @@
         <v>4</v>
       </c>
       <c r="I22" t="s">
         <v>195</v>
       </c>
       <c r="J22" t="s">
         <v>196</v>
       </c>
       <c r="K22" t="s">
         <v>197</v>
       </c>
       <c r="L22" t="s">
         <v>198</v>
       </c>
       <c r="M22" t="s">
         <v>199</v>
       </c>
       <c r="N22" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23">
         <v>22</v>
       </c>
-      <c r="B23"/>
+      <c r="B23" t="s">
+        <v>14</v>
+      </c>
       <c r="C23" t="s">
         <v>201</v>
       </c>
       <c r="D23" t="s">
         <v>202</v>
       </c>
       <c r="E23"/>
       <c r="F23" t="s">
         <v>203</v>
       </c>
       <c r="G23" t="s">
         <v>75</v>
       </c>
       <c r="H23">
         <v>4</v>
       </c>
       <c r="I23" t="s">
         <v>204</v>
       </c>
       <c r="J23" t="s">
         <v>205</v>
       </c>
       <c r="K23" t="s">
         <v>206</v>
       </c>