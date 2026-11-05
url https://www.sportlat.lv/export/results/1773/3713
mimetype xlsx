--- v1 (2026-08-06)
+++ v2 (2026-11-05)
@@ -365,51 +365,51 @@
   <si>
     <t>Ķikusts</t>
   </si>
   <si>
     <t>0:24:28</t>
   </si>
   <si>
     <t>00:24:27.05</t>
   </si>
   <si>
     <t>Annija</t>
   </si>
   <si>
     <t>Lazdāne</t>
   </si>
   <si>
     <t>S1</t>
   </si>
   <si>
     <t>0:24:36</t>
   </si>
   <si>
     <t>00:24:35.11</t>
   </si>
   <si>
-    <t>Ābeltiņa</t>
+    <t>Jakobsone</t>
   </si>
   <si>
     <t>S3</t>
   </si>
   <si>
     <t>0:24:49</t>
   </si>
   <si>
     <t>00:24:48.33</t>
   </si>
   <si>
     <t>Ruslans</t>
   </si>
   <si>
     <t>Samuševs</t>
   </si>
   <si>
     <t>0:24:51</t>
   </si>
   <si>
     <t>00:24:50.61</t>
   </si>
   <si>
     <t>Etjēns</t>
   </si>