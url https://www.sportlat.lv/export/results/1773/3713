--- v0 (2025-10-01)
+++ v1 (2026-08-06)
@@ -5433,84 +5433,88 @@
         <v>412</v>
       </c>
       <c r="F99" t="s">
         <v>29</v>
       </c>
       <c r="G99" t="s">
         <v>118</v>
       </c>
       <c r="H99">
         <v>1</v>
       </c>
       <c r="I99" t="s">
         <v>413</v>
       </c>
       <c r="J99" t="s">
         <v>413</v>
       </c>
       <c r="K99" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="100" spans="1:11">
       <c r="A100">
         <v>99</v>
       </c>
-      <c r="B100"/>
+      <c r="B100" t="s">
+        <v>11</v>
+      </c>
       <c r="C100" t="s">
         <v>415</v>
       </c>
       <c r="D100" t="s">
         <v>352</v>
       </c>
       <c r="E100" t="s">
         <v>353</v>
       </c>
       <c r="F100" t="s">
         <v>196</v>
       </c>
       <c r="G100" t="s">
         <v>56</v>
       </c>
       <c r="H100">
         <v>1</v>
       </c>
       <c r="I100" t="s">
         <v>416</v>
       </c>
       <c r="J100" t="s">
         <v>416</v>
       </c>
       <c r="K100" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="101" spans="1:11">
       <c r="A101">
         <v>100</v>
       </c>
-      <c r="B101"/>
+      <c r="B101" t="s">
+        <v>11</v>
+      </c>
       <c r="C101" t="s">
         <v>19</v>
       </c>
       <c r="D101" t="s">
         <v>352</v>
       </c>
       <c r="E101" t="s">
         <v>353</v>
       </c>
       <c r="F101" t="s">
         <v>196</v>
       </c>
       <c r="G101" t="s">
         <v>23</v>
       </c>
       <c r="H101">
         <v>1</v>
       </c>
       <c r="I101" t="s">
         <v>418</v>
       </c>
       <c r="J101" t="s">
         <v>418</v>
       </c>
       <c r="K101" t="s">