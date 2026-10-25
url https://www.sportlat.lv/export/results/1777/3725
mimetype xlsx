--- v5 (2026-09-09)
+++ v6 (2026-10-25)
@@ -17072,51 +17072,53 @@
       <c r="D390" t="s">
         <v>1179</v>
       </c>
       <c r="E390" t="s">
         <v>1180</v>
       </c>
       <c r="F390" t="s">
         <v>15</v>
       </c>
       <c r="G390" t="s">
         <v>51</v>
       </c>
       <c r="H390">
         <v>1</v>
       </c>
       <c r="I390" t="s">
         <v>1111</v>
       </c>
       <c r="J390"/>
       <c r="K390"/>
     </row>
     <row r="391" spans="1:11">
       <c r="A391" t="s">
         <v>1109</v>
       </c>
-      <c r="B391"/>
+      <c r="B391" t="s">
+        <v>11</v>
+      </c>
       <c r="C391" t="s">
         <v>1181</v>
       </c>
       <c r="D391" t="s">
         <v>1182</v>
       </c>
       <c r="E391"/>
       <c r="F391" t="s">
         <v>15</v>
       </c>
       <c r="G391" t="s">
         <v>51</v>
       </c>
       <c r="H391">
         <v>1</v>
       </c>
       <c r="I391" t="s">
         <v>1111</v>
       </c>
       <c r="J391"/>
       <c r="K391"/>
     </row>
     <row r="392" spans="1:11">
       <c r="A392" t="s">
         <v>1109</v>