--- v1 (2026-01-27)
+++ v2 (2026-04-27)
@@ -15767,51 +15767,53 @@
       </c>
       <c r="E347"/>
       <c r="F347" t="s">
         <v>25</v>
       </c>
       <c r="G347" t="s">
         <v>16</v>
       </c>
       <c r="H347">
         <v>1</v>
       </c>
       <c r="I347" t="s">
         <v>1082</v>
       </c>
       <c r="J347" t="s">
         <v>1082</v>
       </c>
       <c r="K347" t="s">
         <v>1082</v>
       </c>
     </row>
     <row r="348" spans="1:11">
       <c r="A348">
         <v>347</v>
       </c>
-      <c r="B348"/>
+      <c r="B348" t="s">
+        <v>11</v>
+      </c>
       <c r="C348" t="s">
         <v>1083</v>
       </c>
       <c r="D348" t="s">
         <v>1084</v>
       </c>
       <c r="E348"/>
       <c r="F348" t="s">
         <v>782</v>
       </c>
       <c r="G348" t="s">
         <v>51</v>
       </c>
       <c r="H348">
         <v>1</v>
       </c>
       <c r="I348" t="s">
         <v>1085</v>
       </c>
       <c r="J348" t="s">
         <v>1085</v>
       </c>
       <c r="K348" t="s">
         <v>1085</v>
       </c>