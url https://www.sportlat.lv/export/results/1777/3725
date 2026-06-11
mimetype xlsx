--- v2 (2026-04-27)
+++ v3 (2026-06-11)
@@ -7053,51 +7053,53 @@
         <v>318</v>
       </c>
       <c r="F85" t="s">
         <v>319</v>
       </c>
       <c r="G85" t="s">
         <v>16</v>
       </c>
       <c r="H85">
         <v>1</v>
       </c>
       <c r="I85" t="s">
         <v>320</v>
       </c>
       <c r="J85" t="s">
         <v>320</v>
       </c>
       <c r="K85" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="86" spans="1:11">
       <c r="A86">
         <v>85</v>
       </c>
-      <c r="B86"/>
+      <c r="B86" t="s">
+        <v>11</v>
+      </c>
       <c r="C86" t="s">
         <v>167</v>
       </c>
       <c r="D86" t="s">
         <v>321</v>
       </c>
       <c r="E86"/>
       <c r="F86" t="s">
         <v>322</v>
       </c>
       <c r="G86" t="s">
         <v>16</v>
       </c>
       <c r="H86">
         <v>1</v>
       </c>
       <c r="I86" t="s">
         <v>323</v>
       </c>
       <c r="J86" t="s">
         <v>323</v>
       </c>
       <c r="K86" t="s">
         <v>323</v>
       </c>
@@ -9655,51 +9657,53 @@
       </c>
       <c r="E163"/>
       <c r="F163" t="s">
         <v>118</v>
       </c>
       <c r="G163" t="s">
         <v>29</v>
       </c>
       <c r="H163">
         <v>1</v>
       </c>
       <c r="I163" t="s">
         <v>560</v>
       </c>
       <c r="J163" t="s">
         <v>560</v>
       </c>
       <c r="K163" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="164" spans="1:11">
       <c r="A164">
         <v>163</v>
       </c>
-      <c r="B164"/>
+      <c r="B164" t="s">
+        <v>11</v>
+      </c>
       <c r="C164" t="s">
         <v>561</v>
       </c>
       <c r="D164" t="s">
         <v>562</v>
       </c>
       <c r="E164"/>
       <c r="F164" t="s">
         <v>563</v>
       </c>
       <c r="G164" t="s">
         <v>16</v>
       </c>
       <c r="H164">
         <v>1</v>
       </c>
       <c r="I164" t="s">
         <v>564</v>
       </c>
       <c r="J164" t="s">
         <v>564</v>
       </c>
       <c r="K164" t="s">
         <v>564</v>
       </c>
@@ -15959,51 +15963,53 @@
         <v>575</v>
       </c>
       <c r="F353" t="s">
         <v>105</v>
       </c>
       <c r="G353" t="s">
         <v>51</v>
       </c>
       <c r="H353">
         <v>1</v>
       </c>
       <c r="I353" t="s">
         <v>1096</v>
       </c>
       <c r="J353" t="s">
         <v>1096</v>
       </c>
       <c r="K353" t="s">
         <v>1096</v>
       </c>
     </row>
     <row r="354" spans="1:11">
       <c r="A354">
         <v>353</v>
       </c>
-      <c r="B354"/>
+      <c r="B354" t="s">
+        <v>11</v>
+      </c>
       <c r="C354" t="s">
         <v>1099</v>
       </c>
       <c r="D354" t="s">
         <v>1100</v>
       </c>
       <c r="E354" t="s">
         <v>1101</v>
       </c>
       <c r="F354" t="s">
         <v>15</v>
       </c>
       <c r="G354" t="s">
         <v>51</v>
       </c>
       <c r="H354">
         <v>1</v>
       </c>
       <c r="I354" t="s">
         <v>1102</v>
       </c>
       <c r="J354" t="s">
         <v>1102</v>
       </c>
       <c r="K354" t="s">
@@ -16553,51 +16559,53 @@
         <v>1138</v>
       </c>
       <c r="D373" t="s">
         <v>1139</v>
       </c>
       <c r="E373"/>
       <c r="F373" t="s">
         <v>15</v>
       </c>
       <c r="G373" t="s">
         <v>51</v>
       </c>
       <c r="H373">
         <v>1</v>
       </c>
       <c r="I373" t="s">
         <v>1111</v>
       </c>
       <c r="J373"/>
       <c r="K373"/>
     </row>
     <row r="374" spans="1:11">
       <c r="A374" t="s">
         <v>1109</v>
       </c>
-      <c r="B374"/>
+      <c r="B374" t="s">
+        <v>143</v>
+      </c>
       <c r="C374" t="s">
         <v>1140</v>
       </c>
       <c r="D374" t="s">
         <v>1141</v>
       </c>
       <c r="E374" t="s">
         <v>146</v>
       </c>
       <c r="F374" t="s">
         <v>147</v>
       </c>
       <c r="G374" t="s">
         <v>29</v>
       </c>
       <c r="H374">
         <v>1</v>
       </c>
       <c r="I374" t="s">
         <v>1111</v>
       </c>
       <c r="J374"/>
       <c r="K374"/>
     </row>
     <row r="375" spans="1:11">