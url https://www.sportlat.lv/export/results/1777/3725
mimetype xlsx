--- v3 (2026-06-11)
+++ v4 (2026-07-26)
@@ -12156,51 +12156,53 @@
         <v>161</v>
       </c>
       <c r="F238" t="s">
         <v>84</v>
       </c>
       <c r="G238" t="s">
         <v>16</v>
       </c>
       <c r="H238">
         <v>1</v>
       </c>
       <c r="I238" t="s">
         <v>793</v>
       </c>
       <c r="J238" t="s">
         <v>793</v>
       </c>
       <c r="K238" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="239" spans="1:11">
       <c r="A239">
         <v>238</v>
       </c>
-      <c r="B239"/>
+      <c r="B239" t="s">
+        <v>11</v>
+      </c>
       <c r="C239" t="s">
         <v>794</v>
       </c>
       <c r="D239" t="s">
         <v>795</v>
       </c>
       <c r="E239" t="s">
         <v>796</v>
       </c>
       <c r="F239" t="s">
         <v>563</v>
       </c>
       <c r="G239" t="s">
         <v>16</v>
       </c>
       <c r="H239">
         <v>1</v>
       </c>
       <c r="I239" t="s">
         <v>797</v>
       </c>
       <c r="J239" t="s">
         <v>797</v>
       </c>
       <c r="K239" t="s">
@@ -12253,51 +12255,53 @@
       </c>
       <c r="E241"/>
       <c r="F241" t="s">
         <v>591</v>
       </c>
       <c r="G241" t="s">
         <v>247</v>
       </c>
       <c r="H241">
         <v>1</v>
       </c>
       <c r="I241" t="s">
         <v>803</v>
       </c>
       <c r="J241" t="s">
         <v>803</v>
       </c>
       <c r="K241" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="242" spans="1:11">
       <c r="A242">
         <v>241</v>
       </c>
-      <c r="B242"/>
+      <c r="B242" t="s">
+        <v>11</v>
+      </c>
       <c r="C242" t="s">
         <v>804</v>
       </c>
       <c r="D242" t="s">
         <v>805</v>
       </c>
       <c r="E242"/>
       <c r="F242" t="s">
         <v>170</v>
       </c>
       <c r="G242" t="s">
         <v>16</v>
       </c>
       <c r="H242">
         <v>1</v>
       </c>
       <c r="I242" t="s">
         <v>806</v>
       </c>
       <c r="J242" t="s">
         <v>806</v>
       </c>
       <c r="K242" t="s">
         <v>806</v>
       </c>
@@ -16416,51 +16420,53 @@
         <v>659</v>
       </c>
       <c r="D368" t="s">
         <v>1130</v>
       </c>
       <c r="E368"/>
       <c r="F368" t="s">
         <v>96</v>
       </c>
       <c r="G368" t="s">
         <v>16</v>
       </c>
       <c r="H368">
         <v>1</v>
       </c>
       <c r="I368" t="s">
         <v>1111</v>
       </c>
       <c r="J368"/>
       <c r="K368"/>
     </row>
     <row r="369" spans="1:11">
       <c r="A369" t="s">
         <v>1109</v>
       </c>
-      <c r="B369"/>
+      <c r="B369" t="s">
+        <v>11</v>
+      </c>
       <c r="C369" t="s">
         <v>345</v>
       </c>
       <c r="D369" t="s">
         <v>1131</v>
       </c>
       <c r="E369" t="s">
         <v>161</v>
       </c>
       <c r="F369" t="s">
         <v>84</v>
       </c>
       <c r="G369" t="s">
         <v>80</v>
       </c>
       <c r="H369">
         <v>1</v>
       </c>
       <c r="I369" t="s">
         <v>1111</v>
       </c>
       <c r="J369"/>
       <c r="K369"/>
     </row>
     <row r="370" spans="1:11">
@@ -17089,51 +17095,53 @@
         <v>1181</v>
       </c>
       <c r="D391" t="s">
         <v>1182</v>
       </c>
       <c r="E391"/>
       <c r="F391" t="s">
         <v>15</v>
       </c>
       <c r="G391" t="s">
         <v>51</v>
       </c>
       <c r="H391">
         <v>1</v>
       </c>
       <c r="I391" t="s">
         <v>1111</v>
       </c>
       <c r="J391"/>
       <c r="K391"/>
     </row>
     <row r="392" spans="1:11">
       <c r="A392" t="s">
         <v>1109</v>
       </c>
-      <c r="B392"/>
+      <c r="B392" t="s">
+        <v>11</v>
+      </c>
       <c r="C392" t="s">
         <v>832</v>
       </c>
       <c r="D392" t="s">
         <v>1183</v>
       </c>
       <c r="E392" t="s">
         <v>1184</v>
       </c>
       <c r="F392" t="s">
         <v>122</v>
       </c>
       <c r="G392" t="s">
         <v>247</v>
       </c>
       <c r="H392">
         <v>1</v>
       </c>
       <c r="I392" t="s">
         <v>1111</v>
       </c>
       <c r="J392"/>
       <c r="K392"/>
     </row>
     <row r="393" spans="1:11">