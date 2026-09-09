--- v4 (2026-07-26)
+++ v5 (2026-09-09)
@@ -5868,51 +5868,53 @@
       </c>
       <c r="E50"/>
       <c r="F50" t="s">
         <v>118</v>
       </c>
       <c r="G50" t="s">
         <v>16</v>
       </c>
       <c r="H50">
         <v>1</v>
       </c>
       <c r="I50" t="s">
         <v>206</v>
       </c>
       <c r="J50" t="s">
         <v>206</v>
       </c>
       <c r="K50" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51">
         <v>50</v>
       </c>
-      <c r="B51"/>
+      <c r="B51" t="s">
+        <v>11</v>
+      </c>
       <c r="C51" t="s">
         <v>115</v>
       </c>
       <c r="D51" t="s">
         <v>207</v>
       </c>
       <c r="E51" t="s">
         <v>118</v>
       </c>
       <c r="F51" t="s">
         <v>118</v>
       </c>
       <c r="G51" t="s">
         <v>16</v>
       </c>
       <c r="H51">
         <v>1</v>
       </c>
       <c r="I51" t="s">
         <v>208</v>
       </c>
       <c r="J51" t="s">
         <v>208</v>
       </c>
       <c r="K51" t="s">
@@ -10791,51 +10793,53 @@
         <v>666</v>
       </c>
       <c r="F197" t="s">
         <v>15</v>
       </c>
       <c r="G197" t="s">
         <v>80</v>
       </c>
       <c r="H197">
         <v>1</v>
       </c>
       <c r="I197" t="s">
         <v>667</v>
       </c>
       <c r="J197" t="s">
         <v>667</v>
       </c>
       <c r="K197" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="198" spans="1:11">
       <c r="A198">
         <v>197</v>
       </c>
-      <c r="B198"/>
+      <c r="B198" t="s">
+        <v>11</v>
+      </c>
       <c r="C198" t="s">
         <v>668</v>
       </c>
       <c r="D198" t="s">
         <v>669</v>
       </c>
       <c r="E198"/>
       <c r="F198" t="s">
         <v>105</v>
       </c>
       <c r="G198" t="s">
         <v>51</v>
       </c>
       <c r="H198">
         <v>1</v>
       </c>
       <c r="I198" t="s">
         <v>667</v>
       </c>
       <c r="J198" t="s">
         <v>667</v>
       </c>
       <c r="K198" t="s">
         <v>667</v>
       </c>