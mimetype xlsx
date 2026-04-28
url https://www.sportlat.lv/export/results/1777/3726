--- v1 (2026-01-27)
+++ v2 (2026-04-28)
@@ -14320,51 +14320,53 @@
       </c>
       <c r="E316"/>
       <c r="F316" t="s">
         <v>833</v>
       </c>
       <c r="G316" t="s">
         <v>64</v>
       </c>
       <c r="H316">
         <v>1</v>
       </c>
       <c r="I316" t="s">
         <v>963</v>
       </c>
       <c r="J316" t="s">
         <v>963</v>
       </c>
       <c r="K316" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="317" spans="1:11">
       <c r="A317">
         <v>316</v>
       </c>
-      <c r="B317"/>
+      <c r="B317" t="s">
+        <v>11</v>
+      </c>
       <c r="C317" t="s">
         <v>314</v>
       </c>
       <c r="D317" t="s">
         <v>964</v>
       </c>
       <c r="E317"/>
       <c r="F317" t="s">
         <v>833</v>
       </c>
       <c r="G317" t="s">
         <v>64</v>
       </c>
       <c r="H317">
         <v>1</v>
       </c>
       <c r="I317" t="s">
         <v>963</v>
       </c>
       <c r="J317" t="s">
         <v>963</v>
       </c>
       <c r="K317" t="s">
         <v>963</v>
       </c>