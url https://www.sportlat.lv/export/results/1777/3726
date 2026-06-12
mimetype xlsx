--- v2 (2026-04-28)
+++ v3 (2026-06-12)
@@ -13276,51 +13276,53 @@
       </c>
       <c r="E284"/>
       <c r="F284" t="s">
         <v>880</v>
       </c>
       <c r="G284" t="s">
         <v>69</v>
       </c>
       <c r="H284">
         <v>1</v>
       </c>
       <c r="I284" t="s">
         <v>881</v>
       </c>
       <c r="J284" t="s">
         <v>881</v>
       </c>
       <c r="K284" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="285" spans="1:11">
       <c r="A285">
         <v>284</v>
       </c>
-      <c r="B285"/>
+      <c r="B285" t="s">
+        <v>11</v>
+      </c>
       <c r="C285" t="s">
         <v>811</v>
       </c>
       <c r="D285" t="s">
         <v>882</v>
       </c>
       <c r="E285"/>
       <c r="F285" t="s">
         <v>98</v>
       </c>
       <c r="G285" t="s">
         <v>64</v>
       </c>
       <c r="H285">
         <v>1</v>
       </c>
       <c r="I285" t="s">
         <v>883</v>
       </c>
       <c r="J285" t="s">
         <v>883</v>
       </c>
       <c r="K285" t="s">
         <v>883</v>
       </c>
@@ -13466,51 +13468,53 @@
       </c>
       <c r="E290"/>
       <c r="F290" t="s">
         <v>252</v>
       </c>
       <c r="G290" t="s">
         <v>21</v>
       </c>
       <c r="H290">
         <v>1</v>
       </c>
       <c r="I290" t="s">
         <v>897</v>
       </c>
       <c r="J290" t="s">
         <v>897</v>
       </c>
       <c r="K290" t="s">
         <v>897</v>
       </c>
     </row>
     <row r="291" spans="1:11">
       <c r="A291">
         <v>290</v>
       </c>
-      <c r="B291"/>
+      <c r="B291" t="s">
+        <v>11</v>
+      </c>
       <c r="C291" t="s">
         <v>326</v>
       </c>
       <c r="D291" t="s">
         <v>898</v>
       </c>
       <c r="E291" t="s">
         <v>899</v>
       </c>
       <c r="F291" t="s">
         <v>48</v>
       </c>
       <c r="G291" t="s">
         <v>21</v>
       </c>
       <c r="H291">
         <v>1</v>
       </c>
       <c r="I291" t="s">
         <v>900</v>
       </c>
       <c r="J291" t="s">
         <v>900</v>
       </c>
       <c r="K291" t="s">
@@ -14095,51 +14099,53 @@
       </c>
       <c r="E309"/>
       <c r="F309" t="s">
         <v>98</v>
       </c>
       <c r="G309" t="s">
         <v>64</v>
       </c>
       <c r="H309">
         <v>1</v>
       </c>
       <c r="I309" t="s">
         <v>947</v>
       </c>
       <c r="J309" t="s">
         <v>947</v>
       </c>
       <c r="K309" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="310" spans="1:11">
       <c r="A310">
         <v>309</v>
       </c>
-      <c r="B310"/>
+      <c r="B310" t="s">
+        <v>11</v>
+      </c>
       <c r="C310" t="s">
         <v>581</v>
       </c>
       <c r="D310" t="s">
         <v>948</v>
       </c>
       <c r="E310"/>
       <c r="F310" t="s">
         <v>40</v>
       </c>
       <c r="G310" t="s">
         <v>69</v>
       </c>
       <c r="H310">
         <v>1</v>
       </c>
       <c r="I310" t="s">
         <v>949</v>
       </c>
       <c r="J310" t="s">
         <v>949</v>
       </c>
       <c r="K310" t="s">
         <v>949</v>
       </c>