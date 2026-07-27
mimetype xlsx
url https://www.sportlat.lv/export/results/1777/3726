--- v3 (2026-06-12)
+++ v4 (2026-07-27)
@@ -7332,51 +7332,53 @@
         <v>383</v>
       </c>
       <c r="F104" t="s">
         <v>143</v>
       </c>
       <c r="G104" t="s">
         <v>26</v>
       </c>
       <c r="H104">
         <v>1</v>
       </c>
       <c r="I104" t="s">
         <v>384</v>
       </c>
       <c r="J104" t="s">
         <v>384</v>
       </c>
       <c r="K104" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="105" spans="1:11">
       <c r="A105">
         <v>104</v>
       </c>
-      <c r="B105"/>
+      <c r="B105" t="s">
+        <v>11</v>
+      </c>
       <c r="C105" t="s">
         <v>385</v>
       </c>
       <c r="D105" t="s">
         <v>386</v>
       </c>
       <c r="E105"/>
       <c r="F105" t="s">
         <v>173</v>
       </c>
       <c r="G105" t="s">
         <v>16</v>
       </c>
       <c r="H105">
         <v>1</v>
       </c>
       <c r="I105" t="s">
         <v>387</v>
       </c>
       <c r="J105" t="s">
         <v>387</v>
       </c>
       <c r="K105" t="s">
         <v>387</v>
       </c>
@@ -9666,51 +9668,53 @@
       </c>
       <c r="E174"/>
       <c r="F174" t="s">
         <v>98</v>
       </c>
       <c r="G174" t="s">
         <v>64</v>
       </c>
       <c r="H174">
         <v>1</v>
       </c>
       <c r="I174" t="s">
         <v>587</v>
       </c>
       <c r="J174" t="s">
         <v>587</v>
       </c>
       <c r="K174" t="s">
         <v>587</v>
       </c>
     </row>
     <row r="175" spans="1:11">
       <c r="A175">
         <v>174</v>
       </c>
-      <c r="B175"/>
+      <c r="B175" t="s">
+        <v>11</v>
+      </c>
       <c r="C175" t="s">
         <v>588</v>
       </c>
       <c r="D175" t="s">
         <v>589</v>
       </c>
       <c r="E175" t="s">
         <v>73</v>
       </c>
       <c r="F175" t="s">
         <v>48</v>
       </c>
       <c r="G175" t="s">
         <v>69</v>
       </c>
       <c r="H175">
         <v>1</v>
       </c>
       <c r="I175" t="s">
         <v>590</v>
       </c>
       <c r="J175" t="s">
         <v>590</v>
       </c>
       <c r="K175" t="s">