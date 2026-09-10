--- v4 (2026-07-27)
+++ v5 (2026-09-10)
@@ -2222,51 +2222,51 @@
   <si>
     <t>Ērika</t>
   </si>
   <si>
     <t>Circene</t>
   </si>
   <si>
     <t>Vizuālā Diagnostika</t>
   </si>
   <si>
     <t>Sigulda</t>
   </si>
   <si>
     <t>01:05:04</t>
   </si>
   <si>
     <t>Daniels</t>
   </si>
   <si>
     <t>Saldenieks</t>
   </si>
   <si>
     <t>01:05:07</t>
   </si>
   <si>
-    <t>Reimane</t>
+    <t>Jēkabsone</t>
   </si>
   <si>
     <t>01:05:12</t>
   </si>
   <si>
     <t>Jēkabsons</t>
   </si>
   <si>
     <t>ALISE</t>
   </si>
   <si>
     <t>01:05:13</t>
   </si>
   <si>
     <t>Inita</t>
   </si>
   <si>
     <t>Bistrova</t>
   </si>
   <si>
     <t>ogre LSC</t>
   </si>
   <si>
     <t>Ogres novads</t>
   </si>
@@ -11483,51 +11483,53 @@
       </c>
       <c r="E229"/>
       <c r="F229" t="s">
         <v>98</v>
       </c>
       <c r="G229" t="s">
         <v>16</v>
       </c>
       <c r="H229">
         <v>1</v>
       </c>
       <c r="I229" t="s">
         <v>735</v>
       </c>
       <c r="J229" t="s">
         <v>735</v>
       </c>
       <c r="K229" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="230" spans="1:11">
       <c r="A230">
         <v>229</v>
       </c>
-      <c r="B230"/>
+      <c r="B230" t="s">
+        <v>11</v>
+      </c>
       <c r="C230" t="s">
         <v>516</v>
       </c>
       <c r="D230" t="s">
         <v>736</v>
       </c>
       <c r="E230"/>
       <c r="F230" t="s">
         <v>173</v>
       </c>
       <c r="G230" t="s">
         <v>64</v>
       </c>
       <c r="H230">
         <v>1</v>
       </c>
       <c r="I230" t="s">
         <v>737</v>
       </c>
       <c r="J230" t="s">
         <v>737</v>
       </c>
       <c r="K230" t="s">
         <v>737</v>
       </c>
@@ -12791,51 +12793,53 @@
       </c>
       <c r="E269"/>
       <c r="F269" t="s">
         <v>837</v>
       </c>
       <c r="G269" t="s">
         <v>196</v>
       </c>
       <c r="H269">
         <v>1</v>
       </c>
       <c r="I269" t="s">
         <v>838</v>
       </c>
       <c r="J269" t="s">
         <v>838</v>
       </c>
       <c r="K269" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="270" spans="1:11">
       <c r="A270">
         <v>269</v>
       </c>
-      <c r="B270"/>
+      <c r="B270" t="s">
+        <v>11</v>
+      </c>
       <c r="C270" t="s">
         <v>462</v>
       </c>
       <c r="D270" t="s">
         <v>839</v>
       </c>
       <c r="E270" t="s">
         <v>840</v>
       </c>
       <c r="F270" t="s">
         <v>40</v>
       </c>
       <c r="G270" t="s">
         <v>69</v>
       </c>
       <c r="H270">
         <v>1</v>
       </c>
       <c r="I270" t="s">
         <v>841</v>
       </c>
       <c r="J270" t="s">
         <v>841</v>
       </c>
       <c r="K270" t="s">