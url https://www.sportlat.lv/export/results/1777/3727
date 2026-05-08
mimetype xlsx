--- v1 (2026-02-06)
+++ v2 (2026-05-08)
@@ -19179,51 +19179,53 @@
         <v>608</v>
       </c>
       <c r="F428" t="s">
         <v>115</v>
       </c>
       <c r="G428" t="s">
         <v>73</v>
       </c>
       <c r="H428">
         <v>1</v>
       </c>
       <c r="I428" t="s">
         <v>1142</v>
       </c>
       <c r="J428" t="s">
         <v>1142</v>
       </c>
       <c r="K428" t="s">
         <v>1142</v>
       </c>
     </row>
     <row r="429" spans="1:11">
       <c r="A429">
         <v>428</v>
       </c>
-      <c r="B429"/>
+      <c r="B429" t="s">
+        <v>11</v>
+      </c>
       <c r="C429" t="s">
         <v>1143</v>
       </c>
       <c r="D429" t="s">
         <v>651</v>
       </c>
       <c r="E429"/>
       <c r="F429" t="s">
         <v>914</v>
       </c>
       <c r="G429" t="s">
         <v>119</v>
       </c>
       <c r="H429">
         <v>1</v>
       </c>
       <c r="I429" t="s">
         <v>1144</v>
       </c>
       <c r="J429" t="s">
         <v>1144</v>
       </c>
       <c r="K429" t="s">
         <v>1144</v>
       </c>
@@ -20774,51 +20776,53 @@
       </c>
       <c r="E477"/>
       <c r="F477" t="s">
         <v>1244</v>
       </c>
       <c r="G477" t="s">
         <v>73</v>
       </c>
       <c r="H477">
         <v>1</v>
       </c>
       <c r="I477" t="s">
         <v>1242</v>
       </c>
       <c r="J477" t="s">
         <v>1242</v>
       </c>
       <c r="K477" t="s">
         <v>1242</v>
       </c>
     </row>
     <row r="478" spans="1:11">
       <c r="A478">
         <v>477</v>
       </c>
-      <c r="B478"/>
+      <c r="B478" t="s">
+        <v>11</v>
+      </c>
       <c r="C478" t="s">
         <v>1245</v>
       </c>
       <c r="D478" t="s">
         <v>1246</v>
       </c>
       <c r="E478"/>
       <c r="F478" t="s">
         <v>115</v>
       </c>
       <c r="G478" t="s">
         <v>57</v>
       </c>
       <c r="H478">
         <v>1</v>
       </c>
       <c r="I478" t="s">
         <v>1247</v>
       </c>
       <c r="J478" t="s">
         <v>1247</v>
       </c>
       <c r="K478" t="s">
         <v>1247</v>
       </c>