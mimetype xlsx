--- v2 (2026-05-08)
+++ v3 (2026-06-22)
@@ -11472,51 +11472,53 @@
       </c>
       <c r="E195"/>
       <c r="F195" t="s">
         <v>147</v>
       </c>
       <c r="G195" t="s">
         <v>15</v>
       </c>
       <c r="H195">
         <v>1</v>
       </c>
       <c r="I195" t="s">
         <v>599</v>
       </c>
       <c r="J195" t="s">
         <v>599</v>
       </c>
       <c r="K195" t="s">
         <v>599</v>
       </c>
     </row>
     <row r="196" spans="1:11">
       <c r="A196">
         <v>195</v>
       </c>
-      <c r="B196"/>
+      <c r="B196" t="s">
+        <v>11</v>
+      </c>
       <c r="C196" t="s">
         <v>600</v>
       </c>
       <c r="D196" t="s">
         <v>601</v>
       </c>
       <c r="E196"/>
       <c r="F196" t="s">
         <v>56</v>
       </c>
       <c r="G196" t="s">
         <v>15</v>
       </c>
       <c r="H196">
         <v>1</v>
       </c>
       <c r="I196" t="s">
         <v>602</v>
       </c>
       <c r="J196" t="s">
         <v>602</v>
       </c>
       <c r="K196" t="s">
         <v>602</v>
       </c>