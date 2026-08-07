--- v3 (2026-06-22)
+++ v4 (2026-08-07)
@@ -5709,51 +5709,53 @@
       </c>
       <c r="E22"/>
       <c r="F22" t="s">
         <v>98</v>
       </c>
       <c r="G22" t="s">
         <v>15</v>
       </c>
       <c r="H22">
         <v>1</v>
       </c>
       <c r="I22" t="s">
         <v>99</v>
       </c>
       <c r="J22" t="s">
         <v>99</v>
       </c>
       <c r="K22" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23">
         <v>22</v>
       </c>
-      <c r="B23"/>
+      <c r="B23" t="s">
+        <v>11</v>
+      </c>
       <c r="C23" t="s">
         <v>100</v>
       </c>
       <c r="D23" t="s">
         <v>101</v>
       </c>
       <c r="E23"/>
       <c r="F23" t="s">
         <v>102</v>
       </c>
       <c r="G23" t="s">
         <v>20</v>
       </c>
       <c r="H23">
         <v>1</v>
       </c>
       <c r="I23" t="s">
         <v>103</v>
       </c>
       <c r="J23" t="s">
         <v>103</v>
       </c>
       <c r="K23" t="s">
         <v>103</v>
       </c>
@@ -5876,51 +5878,53 @@
         <v>114</v>
       </c>
       <c r="F27" t="s">
         <v>115</v>
       </c>
       <c r="G27" t="s">
         <v>15</v>
       </c>
       <c r="H27">
         <v>1</v>
       </c>
       <c r="I27" t="s">
         <v>116</v>
       </c>
       <c r="J27" t="s">
         <v>116</v>
       </c>
       <c r="K27" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28">
         <v>27</v>
       </c>
-      <c r="B28"/>
+      <c r="B28" t="s">
+        <v>11</v>
+      </c>
       <c r="C28" t="s">
         <v>117</v>
       </c>
       <c r="D28" t="s">
         <v>118</v>
       </c>
       <c r="E28" t="s">
         <v>14</v>
       </c>
       <c r="F28"/>
       <c r="G28" t="s">
         <v>119</v>
       </c>
       <c r="H28">
         <v>1</v>
       </c>
       <c r="I28" t="s">
         <v>120</v>
       </c>
       <c r="J28" t="s">
         <v>120</v>
       </c>
       <c r="K28" t="s">
         <v>120</v>
       </c>
@@ -16544,51 +16548,53 @@
         <v>114</v>
       </c>
       <c r="F347" t="s">
         <v>115</v>
       </c>
       <c r="G347" t="s">
         <v>73</v>
       </c>
       <c r="H347">
         <v>1</v>
       </c>
       <c r="I347" t="s">
         <v>962</v>
       </c>
       <c r="J347" t="s">
         <v>962</v>
       </c>
       <c r="K347" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="348" spans="1:11">
       <c r="A348">
         <v>347</v>
       </c>
-      <c r="B348"/>
+      <c r="B348" t="s">
+        <v>11</v>
+      </c>
       <c r="C348" t="s">
         <v>963</v>
       </c>
       <c r="D348" t="s">
         <v>964</v>
       </c>
       <c r="E348"/>
       <c r="F348" t="s">
         <v>115</v>
       </c>
       <c r="G348" t="s">
         <v>73</v>
       </c>
       <c r="H348">
         <v>1</v>
       </c>
       <c r="I348" t="s">
         <v>965</v>
       </c>
       <c r="J348" t="s">
         <v>965</v>
       </c>
       <c r="K348" t="s">
         <v>965</v>
       </c>