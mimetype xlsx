--- v1 (2026-02-07)
+++ v2 (2026-06-23)
@@ -8339,51 +8339,53 @@
         <v>496</v>
       </c>
       <c r="F127" t="s">
         <v>50</v>
       </c>
       <c r="G127" t="s">
         <v>108</v>
       </c>
       <c r="H127">
         <v>1</v>
       </c>
       <c r="I127" t="s">
         <v>536</v>
       </c>
       <c r="J127" t="s">
         <v>536</v>
       </c>
       <c r="K127" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="128" spans="1:11">
       <c r="A128">
         <v>127</v>
       </c>
-      <c r="B128"/>
+      <c r="B128" t="s">
+        <v>11</v>
+      </c>
       <c r="C128" t="s">
         <v>427</v>
       </c>
       <c r="D128" t="s">
         <v>540</v>
       </c>
       <c r="E128"/>
       <c r="F128" t="s">
         <v>541</v>
       </c>
       <c r="G128" t="s">
         <v>121</v>
       </c>
       <c r="H128">
         <v>1</v>
       </c>
       <c r="I128" t="s">
         <v>542</v>
       </c>
       <c r="J128" t="s">
         <v>542</v>
       </c>
       <c r="K128" t="s">
         <v>543</v>
       </c>