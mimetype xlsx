--- v2 (2026-06-23)
+++ v3 (2026-08-07)
@@ -4475,51 +4475,53 @@
       </c>
       <c r="E13"/>
       <c r="F13" t="s">
         <v>74</v>
       </c>
       <c r="G13" t="s">
         <v>56</v>
       </c>
       <c r="H13">
         <v>1</v>
       </c>
       <c r="I13" t="s">
         <v>70</v>
       </c>
       <c r="J13" t="s">
         <v>70</v>
       </c>
       <c r="K13" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
         <v>13</v>
       </c>
-      <c r="B14"/>
+      <c r="B14" t="s">
+        <v>11</v>
+      </c>
       <c r="C14" t="s">
         <v>76</v>
       </c>
       <c r="D14" t="s">
         <v>77</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
         <v>78</v>
       </c>
       <c r="G14" t="s">
         <v>22</v>
       </c>
       <c r="H14">
         <v>1</v>
       </c>
       <c r="I14" t="s">
         <v>79</v>
       </c>
       <c r="J14" t="s">
         <v>79</v>
       </c>
       <c r="K14" t="s">
         <v>80</v>
       </c>