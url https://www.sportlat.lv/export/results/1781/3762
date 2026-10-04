--- v3 (2026-08-20)
+++ v4 (2026-10-04)
@@ -3221,51 +3221,51 @@
   <si>
     <t>0:56:45</t>
   </si>
   <si>
     <t>1:02:42</t>
   </si>
   <si>
     <t>01:59:26.28</t>
   </si>
   <si>
     <t>Aiga</t>
   </si>
   <si>
     <t>Anitena</t>
   </si>
   <si>
     <t>0:57:52</t>
   </si>
   <si>
     <t>01:59:26.48</t>
   </si>
   <si>
     <t>Alise</t>
   </si>
   <si>
-    <t>Reimane</t>
+    <t>Jēkabsone</t>
   </si>
   <si>
     <t>2:00:35</t>
   </si>
   <si>
     <t>0:58:52</t>
   </si>
   <si>
     <t>1:01:43</t>
   </si>
   <si>
     <t>02:00:34.10</t>
   </si>
   <si>
     <t>Kārlis</t>
   </si>
   <si>
     <t>ALISE</t>
   </si>
   <si>
     <t>0:58:53</t>
   </si>
   <si>
     <t>02:00:34.32</t>
   </si>
@@ -10925,51 +10925,53 @@
         <v>36</v>
       </c>
       <c r="G176" t="s">
         <v>560</v>
       </c>
       <c r="H176">
         <v>2</v>
       </c>
       <c r="I176" t="s">
         <v>1060</v>
       </c>
       <c r="J176" t="s">
         <v>1066</v>
       </c>
       <c r="K176" t="s">
         <v>1033</v>
       </c>
       <c r="L176" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="177" spans="1:12">
       <c r="A177">
         <v>176</v>
       </c>
-      <c r="B177"/>
+      <c r="B177" t="s">
+        <v>12</v>
+      </c>
       <c r="C177" t="s">
         <v>1068</v>
       </c>
       <c r="D177" t="s">
         <v>1069</v>
       </c>
       <c r="E177"/>
       <c r="F177" t="s">
         <v>16</v>
       </c>
       <c r="G177" t="s">
         <v>151</v>
       </c>
       <c r="H177">
         <v>2</v>
       </c>
       <c r="I177" t="s">
         <v>1070</v>
       </c>
       <c r="J177" t="s">
         <v>1071</v>
       </c>
       <c r="K177" t="s">
         <v>1072</v>
       </c>