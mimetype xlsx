--- v1 (2026-02-18)
+++ v2 (2026-07-06)
@@ -6213,51 +6213,53 @@
         <v>81</v>
       </c>
       <c r="G48" t="s">
         <v>17</v>
       </c>
       <c r="H48">
         <v>2</v>
       </c>
       <c r="I48" t="s">
         <v>321</v>
       </c>
       <c r="J48" t="s">
         <v>322</v>
       </c>
       <c r="K48" t="s">
         <v>323</v>
       </c>
       <c r="L48" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="49" spans="1:12">
       <c r="A49">
         <v>48</v>
       </c>
-      <c r="B49"/>
+      <c r="B49" t="s">
+        <v>12</v>
+      </c>
       <c r="C49" t="s">
         <v>325</v>
       </c>
       <c r="D49" t="s">
         <v>326</v>
       </c>
       <c r="E49"/>
       <c r="F49" t="s">
         <v>16</v>
       </c>
       <c r="G49" t="s">
         <v>17</v>
       </c>
       <c r="H49">
         <v>2</v>
       </c>
       <c r="I49" t="s">
         <v>327</v>
       </c>
       <c r="J49" t="s">
         <v>328</v>
       </c>
       <c r="K49" t="s">
         <v>329</v>
       </c>
@@ -11681,51 +11683,53 @@
         <v>1179</v>
       </c>
       <c r="G197" t="s">
         <v>560</v>
       </c>
       <c r="H197">
         <v>2</v>
       </c>
       <c r="I197" t="s">
         <v>1180</v>
       </c>
       <c r="J197" t="s">
         <v>1181</v>
       </c>
       <c r="K197" t="s">
         <v>1182</v>
       </c>
       <c r="L197" t="s">
         <v>1183</v>
       </c>
     </row>
     <row r="198" spans="1:12">
       <c r="A198">
         <v>197</v>
       </c>
-      <c r="B198"/>
+      <c r="B198" t="s">
+        <v>12</v>
+      </c>
       <c r="C198" t="s">
         <v>1184</v>
       </c>
       <c r="D198" t="s">
         <v>1185</v>
       </c>
       <c r="E198"/>
       <c r="F198" t="s">
         <v>74</v>
       </c>
       <c r="G198" t="s">
         <v>151</v>
       </c>
       <c r="H198">
         <v>2</v>
       </c>
       <c r="I198" t="s">
         <v>1186</v>
       </c>
       <c r="J198" t="s">
         <v>1187</v>
       </c>
       <c r="K198" t="s">
         <v>1188</v>
       </c>