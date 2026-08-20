--- v2 (2026-07-06)
+++ v3 (2026-08-20)
@@ -10377,51 +10377,53 @@
         <v>303</v>
       </c>
       <c r="G161" t="s">
         <v>297</v>
       </c>
       <c r="H161">
         <v>2</v>
       </c>
       <c r="I161" t="s">
         <v>986</v>
       </c>
       <c r="J161" t="s">
         <v>987</v>
       </c>
       <c r="K161" t="s">
         <v>988</v>
       </c>
       <c r="L161" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="162" spans="1:12">
       <c r="A162">
         <v>161</v>
       </c>
-      <c r="B162"/>
+      <c r="B162" t="s">
+        <v>12</v>
+      </c>
       <c r="C162" t="s">
         <v>363</v>
       </c>
       <c r="D162" t="s">
         <v>990</v>
       </c>
       <c r="E162"/>
       <c r="F162" t="s">
         <v>81</v>
       </c>
       <c r="G162" t="s">
         <v>172</v>
       </c>
       <c r="H162">
         <v>2</v>
       </c>
       <c r="I162" t="s">
         <v>991</v>
       </c>
       <c r="J162" t="s">
         <v>992</v>
       </c>
       <c r="K162" t="s">
         <v>993</v>
       </c>