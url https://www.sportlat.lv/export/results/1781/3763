--- v0 (2025-10-29)
+++ v1 (2026-06-16)
@@ -5209,51 +5209,53 @@
       </c>
       <c r="E42"/>
       <c r="F42" t="s">
         <v>217</v>
       </c>
       <c r="G42" t="s">
         <v>256</v>
       </c>
       <c r="H42">
         <v>1</v>
       </c>
       <c r="I42" t="s">
         <v>257</v>
       </c>
       <c r="J42" t="s">
         <v>258</v>
       </c>
       <c r="K42" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43">
         <v>42</v>
       </c>
-      <c r="B43"/>
+      <c r="B43" t="s">
+        <v>11</v>
+      </c>
       <c r="C43" t="s">
         <v>260</v>
       </c>
       <c r="D43" t="s">
         <v>261</v>
       </c>
       <c r="E43"/>
       <c r="F43" t="s">
         <v>51</v>
       </c>
       <c r="G43" t="s">
         <v>72</v>
       </c>
       <c r="H43">
         <v>1</v>
       </c>
       <c r="I43" t="s">
         <v>262</v>
       </c>
       <c r="J43" t="s">
         <v>263</v>
       </c>
       <c r="K43" t="s">
         <v>264</v>
       </c>
@@ -9688,51 +9690,53 @@
         <v>442</v>
       </c>
       <c r="F177" t="s">
         <v>280</v>
       </c>
       <c r="G177" t="s">
         <v>23</v>
       </c>
       <c r="H177">
         <v>1</v>
       </c>
       <c r="I177" t="s">
         <v>946</v>
       </c>
       <c r="J177" t="s">
         <v>947</v>
       </c>
       <c r="K177" t="s">
         <v>948</v>
       </c>
     </row>
     <row r="178" spans="1:11">
       <c r="A178">
         <v>177</v>
       </c>
-      <c r="B178"/>
+      <c r="B178" t="s">
+        <v>11</v>
+      </c>
       <c r="C178" t="s">
         <v>949</v>
       </c>
       <c r="D178" t="s">
         <v>950</v>
       </c>
       <c r="E178" t="s">
         <v>328</v>
       </c>
       <c r="F178" t="s">
         <v>44</v>
       </c>
       <c r="G178" t="s">
         <v>23</v>
       </c>
       <c r="H178">
         <v>1</v>
       </c>
       <c r="I178" t="s">
         <v>951</v>
       </c>
       <c r="J178" t="s">
         <v>952</v>
       </c>
       <c r="K178" t="s">
@@ -10416,51 +10420,53 @@
       </c>
       <c r="E199"/>
       <c r="F199" t="s">
         <v>44</v>
       </c>
       <c r="G199" t="s">
         <v>132</v>
       </c>
       <c r="H199">
         <v>1</v>
       </c>
       <c r="I199" t="s">
         <v>1046</v>
       </c>
       <c r="J199" t="s">
         <v>1047</v>
       </c>
       <c r="K199" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="200" spans="1:11">
       <c r="A200">
         <v>199</v>
       </c>
-      <c r="B200"/>
+      <c r="B200" t="s">
+        <v>11</v>
+      </c>
       <c r="C200" t="s">
         <v>326</v>
       </c>
       <c r="D200" t="s">
         <v>1049</v>
       </c>
       <c r="E200"/>
       <c r="F200" t="s">
         <v>44</v>
       </c>
       <c r="G200" t="s">
         <v>15</v>
       </c>
       <c r="H200">
         <v>1</v>
       </c>
       <c r="I200" t="s">
         <v>1050</v>
       </c>
       <c r="J200" t="s">
         <v>1051</v>
       </c>
       <c r="K200" t="s">
         <v>1052</v>
       </c>