--- v1 (2026-06-16)
+++ v2 (2026-08-06)
@@ -4873,51 +4873,53 @@
       </c>
       <c r="E32"/>
       <c r="F32" t="s">
         <v>22</v>
       </c>
       <c r="G32" t="s">
         <v>197</v>
       </c>
       <c r="H32">
         <v>1</v>
       </c>
       <c r="I32" t="s">
         <v>198</v>
       </c>
       <c r="J32" t="s">
         <v>199</v>
       </c>
       <c r="K32" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33">
         <v>32</v>
       </c>
-      <c r="B33"/>
+      <c r="B33" t="s">
+        <v>11</v>
+      </c>
       <c r="C33" t="s">
         <v>201</v>
       </c>
       <c r="D33" t="s">
         <v>202</v>
       </c>
       <c r="E33"/>
       <c r="F33" t="s">
         <v>203</v>
       </c>
       <c r="G33" t="s">
         <v>152</v>
       </c>
       <c r="H33">
         <v>1</v>
       </c>
       <c r="I33" t="s">
         <v>204</v>
       </c>
       <c r="J33" t="s">
         <v>205</v>
       </c>
       <c r="K33" t="s">
         <v>206</v>
       </c>
@@ -9894,51 +9896,53 @@
       </c>
       <c r="E183"/>
       <c r="F183" t="s">
         <v>30</v>
       </c>
       <c r="G183" t="s">
         <v>159</v>
       </c>
       <c r="H183">
         <v>1</v>
       </c>
       <c r="I183" t="s">
         <v>968</v>
       </c>
       <c r="J183" t="s">
         <v>969</v>
       </c>
       <c r="K183" t="s">
         <v>972</v>
       </c>
     </row>
     <row r="184" spans="1:11">
       <c r="A184">
         <v>183</v>
       </c>
-      <c r="B184"/>
+      <c r="B184" t="s">
+        <v>11</v>
+      </c>
       <c r="C184" t="s">
         <v>738</v>
       </c>
       <c r="D184" t="s">
         <v>973</v>
       </c>
       <c r="E184"/>
       <c r="F184" t="s">
         <v>974</v>
       </c>
       <c r="G184" t="s">
         <v>126</v>
       </c>
       <c r="H184">
         <v>1</v>
       </c>
       <c r="I184" t="s">
         <v>975</v>
       </c>
       <c r="J184" t="s">
         <v>976</v>
       </c>
       <c r="K184" t="s">
         <v>977</v>
       </c>