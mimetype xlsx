--- v1 (2026-01-14)
+++ v2 (2026-06-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Export data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1599">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1600">
   <si>
     <t>Vieta</t>
   </si>
   <si>
     <t>Valsts</t>
   </si>
   <si>
     <t>Vārds</t>
   </si>
   <si>
     <t>Uzvārds</t>
   </si>
   <si>
     <t>Komanda</t>
   </si>
   <si>
     <t>Pilsēta</t>
   </si>
   <si>
     <t>Grupa</t>
   </si>
   <si>
     <t>Apļi</t>
   </si>
   <si>
@@ -2709,50 +2709,53 @@
     <t>00:28:57.49</t>
   </si>
   <si>
     <t>Lība</t>
   </si>
   <si>
     <t>SIA I.O Energy</t>
   </si>
   <si>
     <t>0:29:01</t>
   </si>
   <si>
     <t>13:29:00</t>
   </si>
   <si>
     <t>00:29:00.21</t>
   </si>
   <si>
     <t>0:29:02</t>
   </si>
   <si>
     <t>13:29:01</t>
   </si>
   <si>
     <t>00:29:01.03</t>
+  </si>
+  <si>
+    <t>CHN</t>
   </si>
   <si>
     <t>Zhi</t>
   </si>
   <si>
     <t>Zhang</t>
   </si>
   <si>
     <t>00:29:01.90</t>
   </si>
   <si>
     <t>Krjanins</t>
   </si>
   <si>
     <t>0:29:03</t>
   </si>
   <si>
     <t>13:29:02</t>
   </si>
   <si>
     <t>00:29:02.77</t>
   </si>
   <si>
     <t>Istratovs</t>
   </si>
@@ -11303,5443 +11306,5449 @@
         <v>816</v>
       </c>
       <c r="F181" t="s">
         <v>67</v>
       </c>
       <c r="G181" t="s">
         <v>14</v>
       </c>
       <c r="H181">
         <v>1</v>
       </c>
       <c r="I181" t="s">
         <v>896</v>
       </c>
       <c r="J181" t="s">
         <v>897</v>
       </c>
       <c r="K181" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="182" spans="1:11">
       <c r="A182">
         <v>180</v>
       </c>
-      <c r="B182"/>
+      <c r="B182" t="s">
+        <v>899</v>
+      </c>
       <c r="C182" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="D182" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="E182"/>
       <c r="F182" t="s">
         <v>577</v>
       </c>
       <c r="G182" t="s">
         <v>14</v>
       </c>
       <c r="H182">
         <v>1</v>
       </c>
       <c r="I182" t="s">
         <v>896</v>
       </c>
       <c r="J182" t="s">
         <v>897</v>
       </c>
       <c r="K182" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
     </row>
     <row r="183" spans="1:11">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="B183" t="s">
         <v>11</v>
       </c>
       <c r="C183" t="s">
         <v>133</v>
       </c>
       <c r="D183" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="E183"/>
       <c r="F183" t="s">
         <v>225</v>
       </c>
       <c r="G183" t="s">
         <v>14</v>
       </c>
       <c r="H183">
         <v>1</v>
       </c>
       <c r="I183" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="J183" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="K183" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
     </row>
     <row r="184" spans="1:11">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="B184"/>
       <c r="C184" t="s">
         <v>260</v>
       </c>
       <c r="D184" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="E184"/>
       <c r="F184" t="s">
         <v>81</v>
       </c>
       <c r="G184" t="s">
         <v>68</v>
       </c>
       <c r="H184">
         <v>1</v>
       </c>
       <c r="I184" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="J184" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="K184" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="185" spans="1:11">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="B185"/>
       <c r="C185" t="s">
         <v>214</v>
       </c>
       <c r="D185" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="E185"/>
       <c r="F185" t="s">
         <v>81</v>
       </c>
       <c r="G185" t="s">
         <v>99</v>
       </c>
       <c r="H185">
         <v>1</v>
       </c>
       <c r="I185" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="J185" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="K185" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="186" spans="1:11">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="B186"/>
       <c r="C186" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="D186" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="E186"/>
       <c r="F186" t="s">
         <v>81</v>
       </c>
       <c r="G186" t="s">
         <v>99</v>
       </c>
       <c r="H186">
         <v>1</v>
       </c>
       <c r="I186" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="J186" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="K186" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
     </row>
     <row r="187" spans="1:11">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="B187" t="s">
         <v>11</v>
       </c>
       <c r="C187" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="D187" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="E187" t="s">
         <v>66</v>
       </c>
       <c r="F187" t="s">
         <v>81</v>
       </c>
       <c r="G187" t="s">
         <v>148</v>
       </c>
       <c r="H187">
         <v>1</v>
       </c>
       <c r="I187" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="J187" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="K187" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
     </row>
     <row r="188" spans="1:11">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="B188"/>
       <c r="C188" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="D188" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="E188"/>
       <c r="F188" t="s">
         <v>81</v>
       </c>
       <c r="G188" t="s">
         <v>14</v>
       </c>
       <c r="H188">
         <v>1</v>
       </c>
       <c r="I188" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="J188" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="K188" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
     </row>
     <row r="189" spans="1:11">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="B189" t="s">
         <v>11</v>
       </c>
       <c r="C189" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
       <c r="D189" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="E189" t="s">
         <v>789</v>
       </c>
       <c r="F189" t="s">
         <v>28</v>
       </c>
       <c r="G189" t="s">
         <v>68</v>
       </c>
       <c r="H189">
         <v>1</v>
       </c>
       <c r="I189" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="J189" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="K189" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
     </row>
     <row r="190" spans="1:11">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="B190" t="s">
         <v>11</v>
       </c>
       <c r="C190" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="D190" t="s">
         <v>664</v>
       </c>
       <c r="E190" t="s">
         <v>665</v>
       </c>
       <c r="F190" t="s">
         <v>666</v>
       </c>
       <c r="G190" t="s">
         <v>148</v>
       </c>
       <c r="H190">
         <v>1</v>
       </c>
       <c r="I190" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="J190" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="K190" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
     </row>
     <row r="191" spans="1:11">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="B191" t="s">
         <v>11</v>
       </c>
       <c r="C191" t="s">
         <v>307</v>
       </c>
       <c r="D191" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="E191"/>
       <c r="F191" t="s">
         <v>81</v>
       </c>
       <c r="G191" t="s">
         <v>99</v>
       </c>
       <c r="H191">
         <v>1</v>
       </c>
       <c r="I191" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="J191" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="K191" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
     </row>
     <row r="192" spans="1:11">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="B192"/>
       <c r="C192" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="D192" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="E192"/>
       <c r="F192" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="G192" t="s">
         <v>99</v>
       </c>
       <c r="H192">
         <v>1</v>
       </c>
       <c r="I192" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="J192" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="K192" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
     </row>
     <row r="193" spans="1:11">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="B193" t="s">
         <v>11</v>
       </c>
       <c r="C193" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="D193" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="E193" t="s">
         <v>789</v>
       </c>
       <c r="F193"/>
       <c r="G193" t="s">
         <v>40</v>
       </c>
       <c r="H193">
         <v>1</v>
       </c>
       <c r="I193" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="J193" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="K193" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
     </row>
     <row r="194" spans="1:11">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="B194" t="s">
         <v>11</v>
       </c>
       <c r="C194" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="D194" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="E194" t="s">
         <v>262</v>
       </c>
       <c r="F194" t="s">
         <v>81</v>
       </c>
       <c r="G194" t="s">
         <v>148</v>
       </c>
       <c r="H194">
         <v>1</v>
       </c>
       <c r="I194" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="J194" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="K194" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
     </row>
     <row r="195" spans="1:11">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="B195"/>
       <c r="C195" t="s">
         <v>500</v>
       </c>
       <c r="D195" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="E195"/>
       <c r="F195" t="s">
         <v>28</v>
       </c>
       <c r="G195" t="s">
         <v>99</v>
       </c>
       <c r="H195">
         <v>1</v>
       </c>
       <c r="I195" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="J195" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="K195" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
     </row>
     <row r="196" spans="1:11">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="B196"/>
       <c r="C196" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="D196" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="E196" t="s">
         <v>521</v>
       </c>
       <c r="F196" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="G196" t="s">
         <v>14</v>
       </c>
       <c r="H196">
         <v>1</v>
       </c>
       <c r="I196" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="J196" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="K196" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
     </row>
     <row r="197" spans="1:11">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="B197" t="s">
         <v>11</v>
       </c>
       <c r="C197" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="D197" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="E197"/>
       <c r="F197" t="s">
         <v>147</v>
       </c>
       <c r="G197" t="s">
         <v>99</v>
       </c>
       <c r="H197">
         <v>1</v>
       </c>
       <c r="I197" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="J197" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="K197" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
     </row>
     <row r="198" spans="1:11">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="B198" t="s">
         <v>11</v>
       </c>
       <c r="C198" t="s">
         <v>351</v>
       </c>
       <c r="D198" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="E198"/>
       <c r="F198" t="s">
         <v>28</v>
       </c>
       <c r="G198" t="s">
         <v>148</v>
       </c>
       <c r="H198">
         <v>1</v>
       </c>
       <c r="I198" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="J198" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="K198" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
     </row>
     <row r="199" spans="1:11">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="B199" t="s">
         <v>11</v>
       </c>
       <c r="C199" t="s">
         <v>184</v>
       </c>
       <c r="D199" t="s">
         <v>389</v>
       </c>
       <c r="E199" t="s">
         <v>390</v>
       </c>
       <c r="F199" t="s">
         <v>391</v>
       </c>
       <c r="G199" t="s">
         <v>68</v>
       </c>
       <c r="H199">
         <v>1</v>
       </c>
       <c r="I199" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="J199" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="K199" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
     </row>
     <row r="200" spans="1:11">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="B200" t="s">
         <v>11</v>
       </c>
       <c r="C200" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="D200" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="E200"/>
       <c r="F200" t="s">
         <v>81</v>
       </c>
       <c r="G200" t="s">
         <v>99</v>
       </c>
       <c r="H200">
         <v>1</v>
       </c>
       <c r="I200" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="J200" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="K200" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
     </row>
     <row r="201" spans="1:11">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="B201" t="s">
         <v>11</v>
       </c>
       <c r="C201" t="s">
         <v>837</v>
       </c>
       <c r="D201" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="E201"/>
       <c r="F201"/>
       <c r="G201" t="s">
         <v>99</v>
       </c>
       <c r="H201">
         <v>1</v>
       </c>
       <c r="I201" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="J201" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="K201" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
     </row>
     <row r="202" spans="1:11">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="B202" t="s">
         <v>11</v>
       </c>
       <c r="C202" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="D202" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
       <c r="E202" t="s">
         <v>262</v>
       </c>
       <c r="F202" t="s">
         <v>81</v>
       </c>
       <c r="G202" t="s">
         <v>40</v>
       </c>
       <c r="H202">
         <v>1</v>
       </c>
       <c r="I202" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="J202" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="K202" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
     </row>
     <row r="203" spans="1:11">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="B203" t="s">
         <v>11</v>
       </c>
       <c r="C203" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D203" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="E203"/>
       <c r="F203" t="s">
         <v>81</v>
       </c>
       <c r="G203" t="s">
         <v>162</v>
       </c>
       <c r="H203">
         <v>1</v>
       </c>
       <c r="I203" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="J203" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
       <c r="K203" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
     </row>
     <row r="204" spans="1:11">
       <c r="A204">
         <v>205</v>
       </c>
       <c r="B204" t="s">
         <v>11</v>
       </c>
       <c r="C204" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
       <c r="D204" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
       <c r="E204" t="s">
         <v>592</v>
       </c>
       <c r="F204" t="s">
         <v>81</v>
       </c>
       <c r="G204" t="s">
         <v>148</v>
       </c>
       <c r="H204">
         <v>1</v>
       </c>
       <c r="I204" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="J204" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="K204" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="205" spans="1:11">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="B205" t="s">
         <v>11</v>
       </c>
       <c r="C205" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="D205" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="E205"/>
       <c r="F205" t="s">
         <v>81</v>
       </c>
       <c r="G205" t="s">
         <v>14</v>
       </c>
       <c r="H205">
         <v>1</v>
       </c>
       <c r="I205" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="J205" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="K205" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="206" spans="1:11">
       <c r="A206">
         <v>203</v>
       </c>
       <c r="B206" t="s">
         <v>11</v>
       </c>
       <c r="C206" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="D206" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="E206"/>
       <c r="F206" t="s">
         <v>81</v>
       </c>
       <c r="G206" t="s">
         <v>99</v>
       </c>
       <c r="H206">
         <v>1</v>
       </c>
       <c r="I206" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="J206" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="K206" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="207" spans="1:11">
       <c r="A207">
         <v>206</v>
       </c>
-      <c r="B207"/>
+      <c r="B207" t="s">
+        <v>11</v>
+      </c>
       <c r="C207" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="D207" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="E207"/>
       <c r="F207" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="G207" t="s">
         <v>14</v>
       </c>
       <c r="H207">
         <v>1</v>
       </c>
       <c r="I207" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
       <c r="J207" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="K207" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="208" spans="1:11">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="B208" t="s">
         <v>11</v>
       </c>
       <c r="C208" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="D208" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="E208" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="F208" t="s">
         <v>666</v>
       </c>
       <c r="G208" t="s">
         <v>99</v>
       </c>
       <c r="H208">
         <v>1</v>
       </c>
       <c r="I208" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="J208" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="K208" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="209" spans="1:11">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="B209"/>
       <c r="C209" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="D209" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="E209"/>
       <c r="F209" t="s">
         <v>577</v>
       </c>
       <c r="G209" t="s">
         <v>14</v>
       </c>
       <c r="H209">
         <v>1</v>
       </c>
       <c r="I209" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="J209" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="K209" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="210" spans="1:11">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="B210"/>
       <c r="C210" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="D210" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="E210"/>
       <c r="F210" t="s">
         <v>28</v>
       </c>
       <c r="G210" t="s">
         <v>14</v>
       </c>
       <c r="H210">
         <v>1</v>
       </c>
       <c r="I210" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="J210" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="K210" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="211" spans="1:11">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="B211" t="s">
         <v>11</v>
       </c>
       <c r="C211" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="D211" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="E211" t="s">
         <v>390</v>
       </c>
       <c r="F211" t="s">
         <v>391</v>
       </c>
       <c r="G211" t="s">
         <v>14</v>
       </c>
       <c r="H211">
         <v>1</v>
       </c>
       <c r="I211" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="J211" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="K211" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="212" spans="1:11">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="B212" t="s">
         <v>11</v>
       </c>
       <c r="C212" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="D212" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="E212"/>
       <c r="F212" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="G212" t="s">
         <v>99</v>
       </c>
       <c r="H212">
         <v>1</v>
       </c>
       <c r="I212" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="J212" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="K212" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="213" spans="1:11">
       <c r="A213">
         <v>212</v>
       </c>
       <c r="B213" t="s">
         <v>11</v>
       </c>
       <c r="C213" t="s">
         <v>103</v>
       </c>
       <c r="D213" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="E213" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="F213" t="s">
         <v>155</v>
       </c>
       <c r="G213" t="s">
         <v>99</v>
       </c>
       <c r="H213">
         <v>1</v>
       </c>
       <c r="I213" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="J213" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="K213" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="214" spans="1:11">
       <c r="A214">
         <v>213</v>
       </c>
       <c r="B214" t="s">
         <v>11</v>
       </c>
       <c r="C214" t="s">
         <v>530</v>
       </c>
       <c r="D214" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="E214"/>
       <c r="F214" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="G214" t="s">
         <v>99</v>
       </c>
       <c r="H214">
         <v>1</v>
       </c>
       <c r="I214" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
       <c r="J214" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="K214" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="215" spans="1:11">
       <c r="A215">
         <v>214</v>
       </c>
       <c r="B215" t="s">
         <v>11</v>
       </c>
       <c r="C215" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="D215" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="E215"/>
       <c r="F215" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="G215" t="s">
         <v>68</v>
       </c>
       <c r="H215">
         <v>1</v>
       </c>
       <c r="I215" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="J215" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="K215" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="216" spans="1:11">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="B216" t="s">
         <v>11</v>
       </c>
       <c r="C216" t="s">
         <v>118</v>
       </c>
       <c r="D216" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
       <c r="E216" t="s">
         <v>781</v>
       </c>
       <c r="F216" t="s">
         <v>763</v>
       </c>
       <c r="G216" t="s">
         <v>14</v>
       </c>
       <c r="H216">
         <v>1</v>
       </c>
       <c r="I216" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
       <c r="J216" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
       <c r="K216" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="217" spans="1:11">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="B217" t="s">
         <v>11</v>
       </c>
       <c r="C217" t="s">
         <v>810</v>
       </c>
       <c r="D217" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
       <c r="E217"/>
       <c r="F217" t="s">
         <v>147</v>
       </c>
       <c r="G217" t="s">
         <v>99</v>
       </c>
       <c r="H217">
         <v>1</v>
       </c>
       <c r="I217" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="J217" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="K217" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="218" spans="1:11">
       <c r="A218">
         <v>217</v>
       </c>
       <c r="B218"/>
       <c r="C218" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="D218" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="E218" t="s">
         <v>592</v>
       </c>
       <c r="F218" t="s">
         <v>81</v>
       </c>
       <c r="G218" t="s">
         <v>68</v>
       </c>
       <c r="H218">
         <v>1</v>
       </c>
       <c r="I218" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="J218" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="K218" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="219" spans="1:11">
       <c r="A219">
         <v>218</v>
       </c>
       <c r="B219" t="s">
         <v>11</v>
       </c>
       <c r="C219" t="s">
         <v>380</v>
       </c>
       <c r="D219" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="E219"/>
       <c r="F219" t="s">
         <v>60</v>
       </c>
       <c r="G219" t="s">
         <v>99</v>
       </c>
       <c r="H219">
         <v>1</v>
       </c>
       <c r="I219" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
       <c r="J219" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="K219" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="220" spans="1:11">
       <c r="A220">
         <v>219</v>
       </c>
       <c r="B220" t="s">
         <v>11</v>
       </c>
       <c r="C220" t="s">
         <v>563</v>
       </c>
       <c r="D220" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="E220" t="s">
         <v>390</v>
       </c>
       <c r="F220" t="s">
         <v>391</v>
       </c>
       <c r="G220" t="s">
         <v>99</v>
       </c>
       <c r="H220">
         <v>1</v>
       </c>
       <c r="I220" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="J220" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="K220" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="221" spans="1:11">
       <c r="A221">
         <v>221</v>
       </c>
       <c r="B221"/>
       <c r="C221" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="D221" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="E221"/>
       <c r="F221" t="s">
         <v>81</v>
       </c>
       <c r="G221" t="s">
         <v>99</v>
       </c>
       <c r="H221">
         <v>1</v>
       </c>
       <c r="I221" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="J221" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="K221" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="222" spans="1:11">
       <c r="A222">
         <v>220</v>
       </c>
       <c r="B222" t="s">
         <v>11</v>
       </c>
       <c r="C222" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="D222" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
       <c r="E222"/>
       <c r="F222" t="s">
         <v>577</v>
       </c>
       <c r="G222" t="s">
         <v>14</v>
       </c>
       <c r="H222">
         <v>1</v>
       </c>
       <c r="I222" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="J222" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="K222" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="223" spans="1:11">
       <c r="A223">
         <v>222</v>
       </c>
       <c r="B223" t="s">
         <v>11</v>
       </c>
       <c r="C223" t="s">
         <v>72</v>
       </c>
       <c r="D223" t="s">
         <v>770</v>
       </c>
       <c r="E223"/>
       <c r="F223" t="s">
         <v>81</v>
       </c>
       <c r="G223" t="s">
         <v>14</v>
       </c>
       <c r="H223">
         <v>1</v>
       </c>
       <c r="I223" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="J223" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="K223" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="224" spans="1:11">
       <c r="A224">
         <v>223</v>
       </c>
       <c r="B224"/>
       <c r="C224" t="s">
         <v>214</v>
       </c>
       <c r="D224" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
       <c r="E224"/>
       <c r="F224" t="s">
         <v>81</v>
       </c>
       <c r="G224" t="s">
         <v>162</v>
       </c>
       <c r="H224">
         <v>1</v>
       </c>
       <c r="I224" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="J224" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="K224" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="225" spans="1:11">
       <c r="A225">
         <v>224</v>
       </c>
       <c r="B225"/>
       <c r="C225" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="D225" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="E225" t="s">
         <v>603</v>
       </c>
       <c r="F225" t="s">
         <v>81</v>
       </c>
       <c r="G225" t="s">
         <v>99</v>
       </c>
       <c r="H225">
         <v>1</v>
       </c>
       <c r="I225" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="J225" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
       <c r="K225" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="226" spans="1:11">
       <c r="A226">
         <v>225</v>
       </c>
       <c r="B226"/>
       <c r="C226" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="D226" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="E226"/>
       <c r="F226" t="s">
         <v>577</v>
       </c>
       <c r="G226" t="s">
         <v>99</v>
       </c>
       <c r="H226">
         <v>1</v>
       </c>
       <c r="I226" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="J226" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
       <c r="K226" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="227" spans="1:11">
       <c r="A227">
         <v>226</v>
       </c>
       <c r="B227" t="s">
         <v>11</v>
       </c>
       <c r="C227" t="s">
         <v>380</v>
       </c>
       <c r="D227" t="s">
         <v>409</v>
       </c>
       <c r="E227" t="s">
         <v>34</v>
       </c>
       <c r="F227" t="s">
         <v>98</v>
       </c>
       <c r="G227" t="s">
         <v>99</v>
       </c>
       <c r="H227">
         <v>1</v>
       </c>
       <c r="I227" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="J227" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
       <c r="K227" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="228" spans="1:11">
       <c r="A228">
         <v>227</v>
       </c>
       <c r="B228"/>
       <c r="C228" t="s">
         <v>514</v>
       </c>
       <c r="D228" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="E228" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
       <c r="F228" t="s">
         <v>155</v>
       </c>
       <c r="G228" t="s">
         <v>148</v>
       </c>
       <c r="H228">
         <v>1</v>
       </c>
       <c r="I228" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
       <c r="J228" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
       <c r="K228" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="229" spans="1:11">
       <c r="A229">
         <v>228</v>
       </c>
       <c r="B229" t="s">
         <v>11</v>
       </c>
       <c r="C229" t="s">
         <v>563</v>
       </c>
       <c r="D229" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="E229" t="s">
         <v>342</v>
       </c>
       <c r="F229" t="s">
         <v>98</v>
       </c>
       <c r="G229" t="s">
         <v>99</v>
       </c>
       <c r="H229">
         <v>1</v>
       </c>
       <c r="I229" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="J229" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
       <c r="K229" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="230" spans="1:11">
       <c r="A230">
         <v>229</v>
       </c>
       <c r="B230"/>
       <c r="C230" t="s">
         <v>430</v>
       </c>
       <c r="D230" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="E230"/>
       <c r="F230" t="s">
         <v>81</v>
       </c>
       <c r="G230" t="s">
         <v>99</v>
       </c>
       <c r="H230">
         <v>1</v>
       </c>
       <c r="I230" t="s">
-        <v>1111</v>
+        <v>1112</v>
       </c>
       <c r="J230" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
       <c r="K230" t="s">
-        <v>1113</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="231" spans="1:11">
       <c r="A231">
         <v>230</v>
       </c>
       <c r="B231" t="s">
         <v>11</v>
       </c>
       <c r="C231" t="s">
         <v>214</v>
       </c>
       <c r="D231" t="s">
         <v>832</v>
       </c>
       <c r="E231" t="s">
         <v>66</v>
       </c>
       <c r="F231" t="s">
-        <v>1114</v>
+        <v>1115</v>
       </c>
       <c r="G231" t="s">
         <v>162</v>
       </c>
       <c r="H231">
         <v>1</v>
       </c>
       <c r="I231" t="s">
-        <v>1115</v>
+        <v>1116</v>
       </c>
       <c r="J231" t="s">
-        <v>1116</v>
+        <v>1117</v>
       </c>
       <c r="K231" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="232" spans="1:11">
       <c r="A232">
         <v>231</v>
       </c>
       <c r="B232"/>
       <c r="C232" t="s">
         <v>445</v>
       </c>
       <c r="D232" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
       <c r="E232"/>
       <c r="F232" t="s">
         <v>81</v>
       </c>
       <c r="G232" t="s">
         <v>99</v>
       </c>
       <c r="H232">
         <v>1</v>
       </c>
       <c r="I232" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
       <c r="J232" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="K232" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="233" spans="1:11">
       <c r="A233">
         <v>232</v>
       </c>
       <c r="B233" t="s">
         <v>11</v>
       </c>
       <c r="C233" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="D233" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E233" t="s">
         <v>390</v>
       </c>
       <c r="F233" t="s">
         <v>391</v>
       </c>
       <c r="G233" t="s">
         <v>99</v>
       </c>
       <c r="H233">
         <v>1</v>
       </c>
       <c r="I233" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="J233" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="K233" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="234" spans="1:11">
       <c r="A234">
         <v>233</v>
       </c>
       <c r="B234" t="s">
         <v>11</v>
       </c>
       <c r="C234" t="s">
         <v>118</v>
       </c>
       <c r="D234" t="s">
         <v>389</v>
       </c>
       <c r="E234" t="s">
         <v>390</v>
       </c>
       <c r="F234" t="s">
         <v>391</v>
       </c>
       <c r="G234" t="s">
         <v>14</v>
       </c>
       <c r="H234">
         <v>1</v>
       </c>
       <c r="I234" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="J234" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="K234" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="235" spans="1:11">
       <c r="A235">
         <v>234</v>
       </c>
       <c r="B235"/>
       <c r="C235" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="D235" t="s">
         <v>552</v>
       </c>
       <c r="E235"/>
       <c r="F235" t="s">
         <v>332</v>
       </c>
       <c r="G235" t="s">
         <v>99</v>
       </c>
       <c r="H235">
         <v>1</v>
       </c>
       <c r="I235" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="J235" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="K235" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="236" spans="1:11">
       <c r="A236">
         <v>235</v>
       </c>
       <c r="B236" t="s">
         <v>11</v>
       </c>
       <c r="C236" t="s">
         <v>810</v>
       </c>
       <c r="D236" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="E236"/>
       <c r="F236" t="s">
         <v>147</v>
       </c>
       <c r="G236" t="s">
         <v>99</v>
       </c>
       <c r="H236">
         <v>1</v>
       </c>
       <c r="I236" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="J236" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="K236" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="237" spans="1:11">
       <c r="A237">
         <v>236</v>
       </c>
       <c r="B237" t="s">
         <v>11</v>
       </c>
       <c r="C237" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="D237" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="E237" t="s">
         <v>66</v>
       </c>
       <c r="F237" t="s">
         <v>81</v>
       </c>
       <c r="G237" t="s">
         <v>162</v>
       </c>
       <c r="H237">
         <v>1</v>
       </c>
       <c r="I237" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="J237" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="K237" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="238" spans="1:11">
       <c r="A238">
         <v>237</v>
       </c>
       <c r="B238" t="s">
         <v>11</v>
       </c>
       <c r="C238" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
       <c r="D238" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="E238"/>
       <c r="F238" t="s">
         <v>81</v>
       </c>
       <c r="G238" t="s">
         <v>99</v>
       </c>
       <c r="H238">
         <v>1</v>
       </c>
       <c r="I238" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
       <c r="J238" t="s">
-        <v>1143</v>
+        <v>1144</v>
       </c>
       <c r="K238" t="s">
-        <v>1144</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="239" spans="1:11">
       <c r="A239">
         <v>238</v>
       </c>
       <c r="B239" t="s">
         <v>11</v>
       </c>
       <c r="C239" t="s">
-        <v>1145</v>
+        <v>1146</v>
       </c>
       <c r="D239" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="E239"/>
       <c r="F239" t="s">
         <v>28</v>
       </c>
       <c r="G239" t="s">
         <v>14</v>
       </c>
       <c r="H239">
         <v>1</v>
       </c>
       <c r="I239" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="J239" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
       <c r="K239" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="240" spans="1:11">
       <c r="A240">
         <v>239</v>
       </c>
       <c r="B240" t="s">
         <v>11</v>
       </c>
       <c r="C240" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="D240" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="E240"/>
       <c r="F240" t="s">
         <v>28</v>
       </c>
       <c r="G240" t="s">
         <v>68</v>
       </c>
       <c r="H240">
         <v>1</v>
       </c>
       <c r="I240" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="J240" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
       <c r="K240" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="241" spans="1:11">
       <c r="A241">
         <v>240</v>
       </c>
       <c r="B241" t="s">
         <v>11</v>
       </c>
       <c r="C241" t="s">
         <v>380</v>
       </c>
       <c r="D241" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="E241" t="s">
         <v>562</v>
       </c>
       <c r="F241" t="s">
         <v>81</v>
       </c>
       <c r="G241" t="s">
         <v>99</v>
       </c>
       <c r="H241">
         <v>1</v>
       </c>
       <c r="I241" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="J241" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="K241" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="242" spans="1:11">
       <c r="A242">
         <v>241</v>
       </c>
       <c r="B242" t="s">
         <v>11</v>
       </c>
       <c r="C242" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
       <c r="D242" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
       <c r="E242"/>
       <c r="F242" t="s">
         <v>81</v>
       </c>
       <c r="G242" t="s">
         <v>162</v>
       </c>
       <c r="H242">
         <v>1</v>
       </c>
       <c r="I242" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
       <c r="J242" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
       <c r="K242" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="243" spans="1:11">
       <c r="A243">
         <v>242</v>
       </c>
       <c r="B243" t="s">
         <v>11</v>
       </c>
       <c r="C243" t="s">
         <v>496</v>
       </c>
       <c r="D243" t="s">
         <v>740</v>
       </c>
       <c r="E243" t="s">
         <v>741</v>
       </c>
       <c r="F243" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
       <c r="G243" t="s">
         <v>14</v>
       </c>
       <c r="H243">
         <v>1</v>
       </c>
       <c r="I243" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
       <c r="J243" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
       <c r="K243" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="244" spans="1:11">
       <c r="A244">
         <v>243</v>
       </c>
       <c r="B244" t="s">
         <v>11</v>
       </c>
       <c r="C244" t="s">
         <v>184</v>
       </c>
       <c r="D244" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
       <c r="E244" t="s">
         <v>592</v>
       </c>
       <c r="F244" t="s">
         <v>81</v>
       </c>
       <c r="G244" t="s">
         <v>68</v>
       </c>
       <c r="H244">
         <v>1</v>
       </c>
       <c r="I244" t="s">
-        <v>1166</v>
+        <v>1167</v>
       </c>
       <c r="J244" t="s">
-        <v>1167</v>
+        <v>1168</v>
       </c>
       <c r="K244" t="s">
-        <v>1168</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="245" spans="1:11">
       <c r="A245">
         <v>244</v>
       </c>
       <c r="B245" t="s">
         <v>11</v>
       </c>
       <c r="C245" t="s">
         <v>837</v>
       </c>
       <c r="D245" t="s">
-        <v>1169</v>
+        <v>1170</v>
       </c>
       <c r="E245" t="s">
         <v>80</v>
       </c>
       <c r="F245" t="s">
         <v>81</v>
       </c>
       <c r="G245" t="s">
         <v>99</v>
       </c>
       <c r="H245">
         <v>1</v>
       </c>
       <c r="I245" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
       <c r="J245" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="K245" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="246" spans="1:11">
       <c r="A246">
         <v>245</v>
       </c>
       <c r="B246"/>
       <c r="C246" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
       <c r="D246" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
       <c r="E246" t="s">
         <v>219</v>
       </c>
       <c r="F246" t="s">
         <v>81</v>
       </c>
       <c r="G246" t="s">
         <v>148</v>
       </c>
       <c r="H246">
         <v>1</v>
       </c>
       <c r="I246" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
       <c r="J246" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="K246" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="247" spans="1:11">
       <c r="A247">
         <v>246</v>
       </c>
       <c r="B247"/>
       <c r="C247" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="D247" t="s">
         <v>686</v>
       </c>
       <c r="E247"/>
       <c r="F247" t="s">
         <v>147</v>
       </c>
       <c r="G247" t="s">
         <v>99</v>
       </c>
       <c r="H247">
         <v>1</v>
       </c>
       <c r="I247" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
       <c r="J247" t="s">
-        <v>1178</v>
+        <v>1179</v>
       </c>
       <c r="K247" t="s">
-        <v>1179</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="248" spans="1:11">
       <c r="A248">
         <v>247</v>
       </c>
       <c r="B248" t="s">
         <v>11</v>
       </c>
       <c r="C248" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="D248" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="E248" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="F248" t="s">
         <v>60</v>
       </c>
       <c r="G248" t="s">
         <v>99</v>
       </c>
       <c r="H248">
         <v>1</v>
       </c>
       <c r="I248" t="s">
-        <v>1183</v>
+        <v>1184</v>
       </c>
       <c r="J248" t="s">
-        <v>1184</v>
+        <v>1185</v>
       </c>
       <c r="K248" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="249" spans="1:11">
       <c r="A249">
         <v>248</v>
       </c>
       <c r="B249"/>
       <c r="C249" t="s">
         <v>408</v>
       </c>
       <c r="D249" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="E249"/>
       <c r="F249" t="s">
         <v>81</v>
       </c>
       <c r="G249" t="s">
         <v>99</v>
       </c>
       <c r="H249">
         <v>1</v>
       </c>
       <c r="I249" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
       <c r="J249" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="K249" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="250" spans="1:11">
       <c r="A250">
         <v>249</v>
       </c>
       <c r="B250" t="s">
         <v>11</v>
       </c>
       <c r="C250" t="s">
         <v>346</v>
       </c>
       <c r="D250" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
       <c r="E250"/>
       <c r="F250" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
       <c r="G250" t="s">
         <v>68</v>
       </c>
       <c r="H250">
         <v>1</v>
       </c>
       <c r="I250" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="J250" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
       <c r="K250" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="251" spans="1:11">
       <c r="A251">
         <v>250</v>
       </c>
       <c r="B251"/>
       <c r="C251" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
       <c r="D251" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
       <c r="E251"/>
       <c r="F251" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
       <c r="G251" t="s">
         <v>14</v>
       </c>
       <c r="H251">
         <v>1</v>
       </c>
       <c r="I251" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="J251" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
       <c r="K251" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="252" spans="1:11">
       <c r="A252">
         <v>251</v>
       </c>
       <c r="B252"/>
       <c r="C252" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
       <c r="D252" t="s">
-        <v>1197</v>
+        <v>1198</v>
       </c>
       <c r="E252"/>
       <c r="F252" t="s">
         <v>81</v>
       </c>
       <c r="G252" t="s">
         <v>99</v>
       </c>
       <c r="H252">
         <v>1</v>
       </c>
       <c r="I252" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="J252" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
       <c r="K252" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="253" spans="1:11">
       <c r="A253">
         <v>255</v>
       </c>
       <c r="B253" t="s">
         <v>11</v>
       </c>
       <c r="C253" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
       <c r="D253" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="E253"/>
       <c r="F253" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="G253" t="s">
         <v>14</v>
       </c>
       <c r="H253">
         <v>1</v>
       </c>
       <c r="I253" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="J253" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="K253" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="254" spans="1:11">
       <c r="A254">
         <v>254</v>
       </c>
       <c r="B254" t="s">
         <v>11</v>
       </c>
       <c r="C254" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="D254" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="E254"/>
       <c r="F254" t="s">
         <v>81</v>
       </c>
       <c r="G254" t="s">
         <v>99</v>
       </c>
       <c r="H254">
         <v>1</v>
       </c>
       <c r="I254" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="J254" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="K254" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="255" spans="1:11">
       <c r="A255">
         <v>253</v>
       </c>
       <c r="B255" t="s">
         <v>11</v>
       </c>
       <c r="C255" t="s">
         <v>445</v>
       </c>
       <c r="D255" t="s">
-        <v>1207</v>
+        <v>1208</v>
       </c>
       <c r="E255" t="s">
         <v>209</v>
       </c>
       <c r="F255" t="s">
         <v>81</v>
       </c>
       <c r="G255" t="s">
         <v>99</v>
       </c>
       <c r="H255">
         <v>1</v>
       </c>
       <c r="I255" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="J255" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="K255" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="256" spans="1:11">
       <c r="A256">
         <v>252</v>
       </c>
       <c r="B256" t="s">
         <v>11</v>
       </c>
       <c r="C256" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="D256" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="E256" t="s">
         <v>209</v>
       </c>
       <c r="F256" t="s">
         <v>81</v>
       </c>
       <c r="G256" t="s">
         <v>162</v>
       </c>
       <c r="H256">
         <v>1</v>
       </c>
       <c r="I256" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="J256" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="K256" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="257" spans="1:11">
       <c r="A257">
         <v>256</v>
       </c>
       <c r="B257" t="s">
         <v>11</v>
       </c>
       <c r="C257" t="s">
         <v>627</v>
       </c>
       <c r="D257" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
       <c r="E257"/>
       <c r="F257" t="s">
         <v>110</v>
       </c>
       <c r="G257" t="s">
         <v>99</v>
       </c>
       <c r="H257">
         <v>1</v>
       </c>
       <c r="I257" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="J257" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="K257" t="s">
-        <v>1215</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="258" spans="1:11">
       <c r="A258">
         <v>257</v>
       </c>
-      <c r="B258"/>
+      <c r="B258" t="s">
+        <v>11</v>
+      </c>
       <c r="C258" t="s">
-        <v>1216</v>
+        <v>1217</v>
       </c>
       <c r="D258" t="s">
-        <v>1217</v>
+        <v>1218</v>
       </c>
       <c r="E258"/>
       <c r="F258" t="s">
         <v>81</v>
       </c>
       <c r="G258" t="s">
         <v>99</v>
       </c>
       <c r="H258">
         <v>1</v>
       </c>
       <c r="I258" t="s">
-        <v>1218</v>
+        <v>1219</v>
       </c>
       <c r="J258" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
       <c r="K258" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="259" spans="1:11">
       <c r="A259">
         <v>258</v>
       </c>
       <c r="B259" t="s">
         <v>11</v>
       </c>
       <c r="C259" t="s">
         <v>18</v>
       </c>
       <c r="D259" t="s">
-        <v>1221</v>
+        <v>1222</v>
       </c>
       <c r="E259" t="s">
         <v>562</v>
       </c>
       <c r="F259" t="s">
         <v>81</v>
       </c>
       <c r="G259" t="s">
         <v>14</v>
       </c>
       <c r="H259">
         <v>1</v>
       </c>
       <c r="I259" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
       <c r="J259" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
       <c r="K259" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="260" spans="1:11">
       <c r="A260">
         <v>259</v>
       </c>
       <c r="B260"/>
       <c r="C260" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="D260" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
       <c r="E260"/>
       <c r="F260" t="s">
         <v>81</v>
       </c>
       <c r="G260" t="s">
         <v>99</v>
       </c>
       <c r="H260">
         <v>1</v>
       </c>
       <c r="I260" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
       <c r="J260" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
       <c r="K260" t="s">
-        <v>1229</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="261" spans="1:11">
       <c r="A261">
         <v>260</v>
       </c>
       <c r="B261"/>
       <c r="C261" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
       <c r="D261" t="s">
-        <v>1231</v>
+        <v>1232</v>
       </c>
       <c r="E261"/>
       <c r="F261" t="s">
         <v>81</v>
       </c>
       <c r="G261" t="s">
         <v>162</v>
       </c>
       <c r="H261">
         <v>1</v>
       </c>
       <c r="I261" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="J261" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="K261" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="262" spans="1:11">
       <c r="A262">
         <v>261</v>
       </c>
       <c r="B262"/>
       <c r="C262" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
       <c r="D262" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
       <c r="E262" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
       <c r="F262" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
       <c r="G262" t="s">
         <v>148</v>
       </c>
       <c r="H262">
         <v>1</v>
       </c>
       <c r="I262" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="J262" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="K262" t="s">
-        <v>1241</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="263" spans="1:11">
       <c r="A263">
         <v>262</v>
       </c>
       <c r="B263" t="s">
         <v>11</v>
       </c>
       <c r="C263" t="s">
-        <v>1242</v>
+        <v>1243</v>
       </c>
       <c r="D263" t="s">
         <v>664</v>
       </c>
       <c r="E263" t="s">
         <v>665</v>
       </c>
       <c r="F263" t="s">
         <v>666</v>
       </c>
       <c r="G263" t="s">
         <v>99</v>
       </c>
       <c r="H263">
         <v>1</v>
       </c>
       <c r="I263" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="J263" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="K263" t="s">
-        <v>1241</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="264" spans="1:11">
       <c r="A264">
         <v>263</v>
       </c>
       <c r="B264"/>
       <c r="C264" t="s">
-        <v>1243</v>
+        <v>1244</v>
       </c>
       <c r="D264" t="s">
-        <v>1244</v>
+        <v>1245</v>
       </c>
       <c r="E264"/>
       <c r="F264" t="s">
         <v>577</v>
       </c>
       <c r="G264" t="s">
         <v>99</v>
       </c>
       <c r="H264">
         <v>1</v>
       </c>
       <c r="I264" t="s">
-        <v>1245</v>
+        <v>1246</v>
       </c>
       <c r="J264" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="K264" t="s">
-        <v>1247</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="265" spans="1:11">
       <c r="A265">
         <v>264</v>
       </c>
       <c r="B265" t="s">
         <v>11</v>
       </c>
       <c r="C265" t="s">
-        <v>1248</v>
+        <v>1249</v>
       </c>
       <c r="D265" t="s">
-        <v>1249</v>
+        <v>1250</v>
       </c>
       <c r="E265" t="s">
         <v>592</v>
       </c>
       <c r="F265" t="s">
         <v>81</v>
       </c>
       <c r="G265" t="s">
         <v>99</v>
       </c>
       <c r="H265">
         <v>1</v>
       </c>
       <c r="I265" t="s">
-        <v>1250</v>
+        <v>1251</v>
       </c>
       <c r="J265" t="s">
-        <v>1251</v>
+        <v>1252</v>
       </c>
       <c r="K265" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="266" spans="1:11">
       <c r="A266">
         <v>265</v>
       </c>
       <c r="B266" t="s">
         <v>11</v>
       </c>
       <c r="C266" t="s">
-        <v>1253</v>
+        <v>1254</v>
       </c>
       <c r="D266" t="s">
         <v>613</v>
       </c>
       <c r="E266" t="s">
-        <v>1254</v>
+        <v>1255</v>
       </c>
       <c r="F266" t="s">
-        <v>1255</v>
+        <v>1256</v>
       </c>
       <c r="G266" t="s">
         <v>99</v>
       </c>
       <c r="H266">
         <v>1</v>
       </c>
       <c r="I266" t="s">
-        <v>1256</v>
+        <v>1257</v>
       </c>
       <c r="J266" t="s">
-        <v>1257</v>
+        <v>1258</v>
       </c>
       <c r="K266" t="s">
-        <v>1258</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="267" spans="1:11">
       <c r="A267">
         <v>266</v>
       </c>
       <c r="B267" t="s">
         <v>11</v>
       </c>
       <c r="C267" t="s">
-        <v>1259</v>
+        <v>1260</v>
       </c>
       <c r="D267" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
       <c r="E267" t="s">
         <v>781</v>
       </c>
       <c r="F267" t="s">
         <v>763</v>
       </c>
       <c r="G267" t="s">
         <v>148</v>
       </c>
       <c r="H267">
         <v>1</v>
       </c>
       <c r="I267" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="J267" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="K267" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="268" spans="1:11">
       <c r="A268">
         <v>267</v>
       </c>
       <c r="B268"/>
       <c r="C268" t="s">
         <v>608</v>
       </c>
       <c r="D268" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="E268"/>
       <c r="F268" t="s">
         <v>81</v>
       </c>
       <c r="G268" t="s">
         <v>99</v>
       </c>
       <c r="H268">
         <v>1</v>
       </c>
       <c r="I268" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
       <c r="J268" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
       <c r="K268" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="269" spans="1:11">
       <c r="A269">
         <v>268</v>
       </c>
       <c r="B269"/>
       <c r="C269" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="D269" t="s">
-        <v>1269</v>
+        <v>1270</v>
       </c>
       <c r="E269"/>
       <c r="F269" t="s">
         <v>110</v>
       </c>
       <c r="G269" t="s">
         <v>99</v>
       </c>
       <c r="H269">
         <v>1</v>
       </c>
       <c r="I269" t="s">
-        <v>1270</v>
+        <v>1271</v>
       </c>
       <c r="J269" t="s">
-        <v>1271</v>
+        <v>1272</v>
       </c>
       <c r="K269" t="s">
-        <v>1272</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="270" spans="1:11">
       <c r="A270">
         <v>270</v>
       </c>
       <c r="B270" t="s">
         <v>11</v>
       </c>
       <c r="C270" t="s">
         <v>292</v>
       </c>
       <c r="D270" t="s">
-        <v>1273</v>
+        <v>1274</v>
       </c>
       <c r="E270" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="F270" t="s">
         <v>155</v>
       </c>
       <c r="G270" t="s">
         <v>68</v>
       </c>
       <c r="H270">
         <v>1</v>
       </c>
       <c r="I270" t="s">
-        <v>1274</v>
+        <v>1275</v>
       </c>
       <c r="J270" t="s">
-        <v>1275</v>
+        <v>1276</v>
       </c>
       <c r="K270" t="s">
-        <v>1276</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="271" spans="1:11">
       <c r="A271">
         <v>269</v>
       </c>
       <c r="B271"/>
       <c r="C271" t="s">
         <v>51</v>
       </c>
       <c r="D271" t="s">
-        <v>1277</v>
+        <v>1278</v>
       </c>
       <c r="E271" t="s">
-        <v>1278</v>
+        <v>1279</v>
       </c>
       <c r="F271" t="s">
         <v>833</v>
       </c>
       <c r="G271" t="s">
         <v>68</v>
       </c>
       <c r="H271">
         <v>1</v>
       </c>
       <c r="I271" t="s">
-        <v>1274</v>
+        <v>1275</v>
       </c>
       <c r="J271" t="s">
-        <v>1275</v>
+        <v>1276</v>
       </c>
       <c r="K271" t="s">
-        <v>1279</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="272" spans="1:11">
       <c r="A272">
         <v>271</v>
       </c>
       <c r="B272" t="s">
         <v>11</v>
       </c>
       <c r="C272" t="s">
-        <v>1280</v>
+        <v>1281</v>
       </c>
       <c r="D272" t="s">
-        <v>1281</v>
+        <v>1282</v>
       </c>
       <c r="E272" t="s">
-        <v>1282</v>
+        <v>1283</v>
       </c>
       <c r="F272" t="s">
         <v>81</v>
       </c>
       <c r="G272" t="s">
         <v>99</v>
       </c>
       <c r="H272">
         <v>1</v>
       </c>
       <c r="I272" t="s">
-        <v>1283</v>
+        <v>1284</v>
       </c>
       <c r="J272" t="s">
-        <v>1284</v>
+        <v>1285</v>
       </c>
       <c r="K272" t="s">
-        <v>1285</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="273" spans="1:11">
       <c r="A273">
         <v>272</v>
       </c>
       <c r="B273" t="s">
         <v>11</v>
       </c>
       <c r="C273" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
       <c r="D273" t="s">
-        <v>1287</v>
+        <v>1288</v>
       </c>
       <c r="E273"/>
       <c r="F273" t="s">
         <v>28</v>
       </c>
       <c r="G273" t="s">
         <v>14</v>
       </c>
       <c r="H273">
         <v>1</v>
       </c>
       <c r="I273" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
       <c r="J273" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="K273" t="s">
-        <v>1290</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="274" spans="1:11">
       <c r="A274">
         <v>273</v>
       </c>
       <c r="B274" t="s">
         <v>11</v>
       </c>
       <c r="C274" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="D274" t="s">
-        <v>1292</v>
+        <v>1293</v>
       </c>
       <c r="E274" t="s">
         <v>390</v>
       </c>
       <c r="F274" t="s">
         <v>391</v>
       </c>
       <c r="G274" t="s">
         <v>148</v>
       </c>
       <c r="H274">
         <v>1</v>
       </c>
       <c r="I274" t="s">
-        <v>1293</v>
+        <v>1294</v>
       </c>
       <c r="J274" t="s">
-        <v>1294</v>
+        <v>1295</v>
       </c>
       <c r="K274" t="s">
-        <v>1295</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="275" spans="1:11">
       <c r="A275">
         <v>274</v>
       </c>
       <c r="B275"/>
       <c r="C275" t="s">
-        <v>1296</v>
+        <v>1297</v>
       </c>
       <c r="D275" t="s">
-        <v>1297</v>
+        <v>1298</v>
       </c>
       <c r="E275"/>
       <c r="F275" t="s">
         <v>81</v>
       </c>
       <c r="G275" t="s">
         <v>99</v>
       </c>
       <c r="H275">
         <v>1</v>
       </c>
       <c r="I275" t="s">
-        <v>1298</v>
+        <v>1299</v>
       </c>
       <c r="J275" t="s">
-        <v>1299</v>
+        <v>1300</v>
       </c>
       <c r="K275" t="s">
-        <v>1300</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="276" spans="1:11">
       <c r="A276">
         <v>275</v>
       </c>
       <c r="B276"/>
       <c r="C276" t="s">
         <v>430</v>
       </c>
       <c r="D276" t="s">
-        <v>1301</v>
+        <v>1302</v>
       </c>
       <c r="E276"/>
       <c r="F276" t="s">
         <v>98</v>
       </c>
       <c r="G276" t="s">
         <v>99</v>
       </c>
       <c r="H276">
         <v>1</v>
       </c>
       <c r="I276" t="s">
-        <v>1302</v>
+        <v>1303</v>
       </c>
       <c r="J276" t="s">
-        <v>1303</v>
+        <v>1304</v>
       </c>
       <c r="K276" t="s">
-        <v>1304</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="277" spans="1:11">
       <c r="A277">
         <v>276</v>
       </c>
       <c r="B277"/>
       <c r="C277" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
       <c r="D277" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
       <c r="E277"/>
       <c r="F277" t="s">
         <v>81</v>
       </c>
       <c r="G277" t="s">
         <v>68</v>
       </c>
       <c r="H277">
         <v>1</v>
       </c>
       <c r="I277" t="s">
-        <v>1307</v>
+        <v>1308</v>
       </c>
       <c r="J277" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
       <c r="K277" t="s">
-        <v>1309</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="278" spans="1:11">
       <c r="A278">
         <v>277</v>
       </c>
       <c r="B278"/>
       <c r="C278" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
       <c r="D278" t="s">
-        <v>1311</v>
+        <v>1312</v>
       </c>
       <c r="E278"/>
       <c r="F278" t="s">
         <v>81</v>
       </c>
       <c r="G278" t="s">
         <v>99</v>
       </c>
       <c r="H278">
         <v>1</v>
       </c>
       <c r="I278" t="s">
-        <v>1312</v>
+        <v>1313</v>
       </c>
       <c r="J278" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
       <c r="K278" t="s">
-        <v>1314</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="279" spans="1:11">
       <c r="A279">
         <v>278</v>
       </c>
       <c r="B279"/>
       <c r="C279" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="D279" t="s">
-        <v>1315</v>
+        <v>1316</v>
       </c>
       <c r="E279"/>
       <c r="F279" t="s">
         <v>110</v>
       </c>
       <c r="G279" t="s">
         <v>99</v>
       </c>
       <c r="H279">
         <v>1</v>
       </c>
       <c r="I279" t="s">
-        <v>1316</v>
+        <v>1317</v>
       </c>
       <c r="J279" t="s">
-        <v>1317</v>
+        <v>1318</v>
       </c>
       <c r="K279" t="s">
-        <v>1318</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="280" spans="1:11">
       <c r="A280">
         <v>279</v>
       </c>
       <c r="B280" t="s">
         <v>11</v>
       </c>
       <c r="C280" t="s">
-        <v>1319</v>
+        <v>1320</v>
       </c>
       <c r="D280" t="s">
-        <v>1320</v>
+        <v>1321</v>
       </c>
       <c r="E280" t="s">
         <v>282</v>
       </c>
       <c r="F280" t="s">
         <v>283</v>
       </c>
       <c r="G280" t="s">
         <v>99</v>
       </c>
       <c r="H280">
         <v>1</v>
       </c>
       <c r="I280" t="s">
-        <v>1321</v>
+        <v>1322</v>
       </c>
       <c r="J280" t="s">
-        <v>1322</v>
+        <v>1323</v>
       </c>
       <c r="K280" t="s">
-        <v>1323</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="281" spans="1:11">
       <c r="A281">
         <v>280</v>
       </c>
       <c r="B281"/>
       <c r="C281" t="s">
         <v>366</v>
       </c>
       <c r="D281" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E281"/>
       <c r="F281" t="s">
         <v>81</v>
       </c>
       <c r="G281" t="s">
         <v>14</v>
       </c>
       <c r="H281">
         <v>1</v>
       </c>
       <c r="I281" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="J281" t="s">
-        <v>1326</v>
+        <v>1327</v>
       </c>
       <c r="K281" t="s">
-        <v>1327</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="282" spans="1:11">
       <c r="A282">
         <v>281</v>
       </c>
       <c r="B282" t="s">
         <v>11</v>
       </c>
       <c r="C282" t="s">
-        <v>1328</v>
+        <v>1329</v>
       </c>
       <c r="D282" t="s">
-        <v>1329</v>
+        <v>1330</v>
       </c>
       <c r="E282"/>
       <c r="F282" t="s">
-        <v>1330</v>
+        <v>1331</v>
       </c>
       <c r="G282" t="s">
         <v>99</v>
       </c>
       <c r="H282">
         <v>1</v>
       </c>
       <c r="I282" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="J282" t="s">
-        <v>1332</v>
+        <v>1333</v>
       </c>
       <c r="K282" t="s">
-        <v>1333</v>
+        <v>1334</v>
       </c>
     </row>
     <row r="283" spans="1:11">
       <c r="A283">
         <v>282</v>
       </c>
       <c r="B283"/>
       <c r="C283" t="s">
-        <v>1334</v>
+        <v>1335</v>
       </c>
       <c r="D283" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="E283"/>
       <c r="F283" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="G283" t="s">
         <v>162</v>
       </c>
       <c r="H283">
         <v>1</v>
       </c>
       <c r="I283" t="s">
-        <v>1337</v>
+        <v>1338</v>
       </c>
       <c r="J283" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="K283" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="284" spans="1:11">
       <c r="A284">
         <v>283</v>
       </c>
       <c r="B284"/>
       <c r="C284" t="s">
-        <v>1340</v>
+        <v>1341</v>
       </c>
       <c r="D284" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="E284"/>
       <c r="F284" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="G284" t="s">
         <v>99</v>
       </c>
       <c r="H284">
         <v>1</v>
       </c>
       <c r="I284" t="s">
-        <v>1341</v>
+        <v>1342</v>
       </c>
       <c r="J284" t="s">
-        <v>1342</v>
+        <v>1343</v>
       </c>
       <c r="K284" t="s">
-        <v>1343</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="285" spans="1:11">
       <c r="A285">
         <v>284</v>
       </c>
       <c r="B285" t="s">
         <v>11</v>
       </c>
       <c r="C285" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="D285" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="E285" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F285" t="s">
         <v>98</v>
       </c>
       <c r="G285" t="s">
         <v>99</v>
       </c>
       <c r="H285">
         <v>1</v>
       </c>
       <c r="I285" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
       <c r="J285" t="s">
-        <v>1347</v>
+        <v>1348</v>
       </c>
       <c r="K285" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="286" spans="1:11">
       <c r="A286">
         <v>285</v>
       </c>
       <c r="B286" t="s">
         <v>11</v>
       </c>
       <c r="C286" t="s">
-        <v>1349</v>
+        <v>1350</v>
       </c>
       <c r="D286" t="s">
-        <v>1350</v>
+        <v>1351</v>
       </c>
       <c r="E286"/>
       <c r="F286" t="s">
-        <v>1351</v>
+        <v>1352</v>
       </c>
       <c r="G286" t="s">
         <v>99</v>
       </c>
       <c r="H286">
         <v>1</v>
       </c>
       <c r="I286" t="s">
-        <v>1352</v>
+        <v>1353</v>
       </c>
       <c r="J286" t="s">
-        <v>1353</v>
+        <v>1354</v>
       </c>
       <c r="K286" t="s">
-        <v>1354</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="287" spans="1:11">
       <c r="A287">
         <v>286</v>
       </c>
       <c r="B287" t="s">
         <v>11</v>
       </c>
       <c r="C287" t="s">
-        <v>1355</v>
+        <v>1356</v>
       </c>
       <c r="D287" t="s">
-        <v>1356</v>
+        <v>1357</v>
       </c>
       <c r="E287"/>
       <c r="F287" t="s">
         <v>81</v>
       </c>
       <c r="G287" t="s">
         <v>99</v>
       </c>
       <c r="H287">
         <v>1</v>
       </c>
       <c r="I287" t="s">
-        <v>1357</v>
+        <v>1358</v>
       </c>
       <c r="J287" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
       <c r="K287" t="s">
-        <v>1359</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="288" spans="1:11">
       <c r="A288">
         <v>287</v>
       </c>
       <c r="B288"/>
       <c r="C288" t="s">
         <v>214</v>
       </c>
       <c r="D288" t="s">
         <v>811</v>
       </c>
       <c r="E288" t="s">
         <v>604</v>
       </c>
       <c r="F288" t="s">
         <v>604</v>
       </c>
       <c r="G288" t="s">
         <v>148</v>
       </c>
       <c r="H288">
         <v>1</v>
       </c>
       <c r="I288" t="s">
-        <v>1360</v>
+        <v>1361</v>
       </c>
       <c r="J288" t="s">
-        <v>1361</v>
+        <v>1362</v>
       </c>
       <c r="K288" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="289" spans="1:11">
       <c r="A289">
         <v>288</v>
       </c>
       <c r="B289" t="s">
         <v>11</v>
       </c>
       <c r="C289" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
       <c r="D289" t="s">
-        <v>1364</v>
+        <v>1365</v>
       </c>
       <c r="E289" t="s">
         <v>126</v>
       </c>
       <c r="F289" t="s">
         <v>28</v>
       </c>
       <c r="G289" t="s">
         <v>99</v>
       </c>
       <c r="H289">
         <v>1</v>
       </c>
       <c r="I289" t="s">
-        <v>1365</v>
+        <v>1366</v>
       </c>
       <c r="J289" t="s">
-        <v>1366</v>
+        <v>1367</v>
       </c>
       <c r="K289" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
     </row>
     <row r="290" spans="1:11">
       <c r="A290">
         <v>289</v>
       </c>
       <c r="B290"/>
       <c r="C290" t="s">
-        <v>1368</v>
+        <v>1369</v>
       </c>
       <c r="D290" t="s">
-        <v>1369</v>
+        <v>1370</v>
       </c>
       <c r="E290" t="s">
         <v>154</v>
       </c>
       <c r="F290" t="s">
         <v>155</v>
       </c>
       <c r="G290" t="s">
         <v>99</v>
       </c>
       <c r="H290">
         <v>1</v>
       </c>
       <c r="I290" t="s">
-        <v>1370</v>
+        <v>1371</v>
       </c>
       <c r="J290" t="s">
-        <v>1371</v>
+        <v>1372</v>
       </c>
       <c r="K290" t="s">
-        <v>1372</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="291" spans="1:11">
       <c r="A291">
         <v>290</v>
       </c>
       <c r="B291"/>
       <c r="C291" t="s">
         <v>25</v>
       </c>
       <c r="D291" t="s">
-        <v>1373</v>
+        <v>1374</v>
       </c>
       <c r="E291" t="s">
         <v>781</v>
       </c>
       <c r="F291" t="s">
         <v>763</v>
       </c>
       <c r="G291" t="s">
         <v>14</v>
       </c>
       <c r="H291">
         <v>1</v>
       </c>
       <c r="I291" t="s">
-        <v>1374</v>
+        <v>1375</v>
       </c>
       <c r="J291" t="s">
-        <v>1375</v>
+        <v>1376</v>
       </c>
       <c r="K291" t="s">
-        <v>1376</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="292" spans="1:11">
       <c r="A292">
         <v>291</v>
       </c>
       <c r="B292" t="s">
         <v>11</v>
       </c>
       <c r="C292" t="s">
         <v>530</v>
       </c>
       <c r="D292" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
       <c r="E292"/>
       <c r="F292" t="s">
         <v>81</v>
       </c>
       <c r="G292" t="s">
         <v>99</v>
       </c>
       <c r="H292">
         <v>1</v>
       </c>
       <c r="I292" t="s">
-        <v>1378</v>
+        <v>1379</v>
       </c>
       <c r="J292" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="K292" t="s">
-        <v>1380</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="293" spans="1:11">
       <c r="A293">
         <v>292</v>
       </c>
       <c r="B293" t="s">
         <v>11</v>
       </c>
       <c r="C293" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="D293" t="s">
         <v>497</v>
       </c>
       <c r="E293"/>
       <c r="F293" t="s">
         <v>498</v>
       </c>
       <c r="G293" t="s">
         <v>68</v>
       </c>
       <c r="H293">
         <v>1</v>
       </c>
       <c r="I293" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
       <c r="J293" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
       <c r="K293" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="294" spans="1:11">
       <c r="A294">
         <v>293</v>
       </c>
       <c r="B294" t="s">
         <v>11</v>
       </c>
       <c r="C294" t="s">
-        <v>1385</v>
+        <v>1386</v>
       </c>
       <c r="D294" t="s">
-        <v>1386</v>
+        <v>1387</v>
       </c>
       <c r="E294"/>
       <c r="F294" t="s">
         <v>81</v>
       </c>
       <c r="G294" t="s">
         <v>68</v>
       </c>
       <c r="H294">
         <v>1</v>
       </c>
       <c r="I294" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
       <c r="J294" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
       <c r="K294" t="s">
-        <v>1387</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="295" spans="1:11">
       <c r="A295">
         <v>294</v>
       </c>
       <c r="B295" t="s">
         <v>11</v>
       </c>
       <c r="C295" t="s">
-        <v>1388</v>
+        <v>1389</v>
       </c>
       <c r="D295" t="s">
-        <v>1389</v>
+        <v>1390</v>
       </c>
       <c r="E295" t="s">
         <v>66</v>
       </c>
       <c r="F295" t="s">
         <v>81</v>
       </c>
       <c r="G295" t="s">
         <v>68</v>
       </c>
       <c r="H295">
         <v>1</v>
       </c>
       <c r="I295" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="J295" t="s">
-        <v>1391</v>
+        <v>1392</v>
       </c>
       <c r="K295" t="s">
-        <v>1392</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="296" spans="1:11">
       <c r="A296">
         <v>295</v>
       </c>
       <c r="B296" t="s">
         <v>11</v>
       </c>
       <c r="C296" t="s">
-        <v>1393</v>
+        <v>1394</v>
       </c>
       <c r="D296" t="s">
-        <v>1394</v>
+        <v>1395</v>
       </c>
       <c r="E296"/>
       <c r="F296" t="s">
         <v>81</v>
       </c>
       <c r="G296" t="s">
         <v>99</v>
       </c>
       <c r="H296">
         <v>1</v>
       </c>
       <c r="I296" t="s">
-        <v>1395</v>
+        <v>1396</v>
       </c>
       <c r="J296" t="s">
-        <v>1396</v>
+        <v>1397</v>
       </c>
       <c r="K296" t="s">
-        <v>1397</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="297" spans="1:11">
       <c r="A297">
         <v>296</v>
       </c>
       <c r="B297"/>
       <c r="C297" t="s">
-        <v>1216</v>
+        <v>1217</v>
       </c>
       <c r="D297" t="s">
-        <v>1398</v>
+        <v>1399</v>
       </c>
       <c r="E297"/>
       <c r="F297" t="s">
         <v>81</v>
       </c>
       <c r="G297" t="s">
         <v>99</v>
       </c>
       <c r="H297">
         <v>1</v>
       </c>
       <c r="I297" t="s">
-        <v>1399</v>
+        <v>1400</v>
       </c>
       <c r="J297" t="s">
-        <v>1400</v>
+        <v>1401</v>
       </c>
       <c r="K297" t="s">
-        <v>1401</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="298" spans="1:11">
       <c r="A298">
         <v>297</v>
       </c>
       <c r="B298" t="s">
         <v>11</v>
       </c>
       <c r="C298" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="D298" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
       <c r="E298" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
       <c r="F298" t="s">
         <v>225</v>
       </c>
       <c r="G298" t="s">
         <v>14</v>
       </c>
       <c r="H298">
         <v>1</v>
       </c>
       <c r="I298" t="s">
-        <v>1405</v>
+        <v>1406</v>
       </c>
       <c r="J298" t="s">
-        <v>1406</v>
+        <v>1407</v>
       </c>
       <c r="K298" t="s">
-        <v>1407</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="299" spans="1:11">
       <c r="A299">
         <v>298</v>
       </c>
       <c r="B299"/>
       <c r="C299" t="s">
         <v>78</v>
       </c>
       <c r="D299" t="s">
-        <v>1408</v>
+        <v>1409</v>
       </c>
       <c r="E299" t="s">
         <v>781</v>
       </c>
       <c r="F299" t="s">
         <v>763</v>
       </c>
       <c r="G299" t="s">
         <v>14</v>
       </c>
       <c r="H299">
         <v>1</v>
       </c>
       <c r="I299" t="s">
-        <v>1409</v>
+        <v>1410</v>
       </c>
       <c r="J299" t="s">
-        <v>1410</v>
+        <v>1411</v>
       </c>
       <c r="K299" t="s">
-        <v>1411</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="300" spans="1:11">
       <c r="A300">
         <v>299</v>
       </c>
       <c r="B300" t="s">
         <v>11</v>
       </c>
       <c r="C300" t="s">
-        <v>1412</v>
+        <v>1413</v>
       </c>
       <c r="D300" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
       <c r="E300" t="s">
         <v>781</v>
       </c>
       <c r="F300" t="s">
         <v>763</v>
       </c>
       <c r="G300" t="s">
         <v>99</v>
       </c>
       <c r="H300">
         <v>1</v>
       </c>
       <c r="I300" t="s">
-        <v>1414</v>
+        <v>1415</v>
       </c>
       <c r="J300" t="s">
-        <v>1415</v>
+        <v>1416</v>
       </c>
       <c r="K300" t="s">
-        <v>1416</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="301" spans="1:11">
       <c r="A301">
         <v>300</v>
       </c>
       <c r="B301" t="s">
         <v>11</v>
       </c>
       <c r="C301" t="s">
-        <v>1417</v>
+        <v>1418</v>
       </c>
       <c r="D301" t="s">
-        <v>1418</v>
+        <v>1419</v>
       </c>
       <c r="E301" t="s">
         <v>592</v>
       </c>
       <c r="F301" t="s">
         <v>81</v>
       </c>
       <c r="G301" t="s">
         <v>68</v>
       </c>
       <c r="H301">
         <v>1</v>
       </c>
       <c r="I301" t="s">
-        <v>1419</v>
+        <v>1420</v>
       </c>
       <c r="J301" t="s">
-        <v>1420</v>
+        <v>1421</v>
       </c>
       <c r="K301" t="s">
-        <v>1421</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="302" spans="1:11">
       <c r="A302">
         <v>301</v>
       </c>
       <c r="B302" t="s">
         <v>11</v>
       </c>
       <c r="C302" t="s">
         <v>380</v>
       </c>
       <c r="D302" t="s">
-        <v>1422</v>
+        <v>1423</v>
       </c>
       <c r="E302" t="s">
-        <v>1423</v>
+        <v>1424</v>
       </c>
       <c r="F302" t="s">
         <v>342</v>
       </c>
       <c r="G302" t="s">
         <v>99</v>
       </c>
       <c r="H302">
         <v>1</v>
       </c>
       <c r="I302" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
       <c r="J302" t="s">
-        <v>1425</v>
+        <v>1426</v>
       </c>
       <c r="K302" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="303" spans="1:11">
       <c r="A303">
         <v>302</v>
       </c>
       <c r="B303" t="s">
         <v>11</v>
       </c>
       <c r="C303" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
       <c r="D303" t="s">
-        <v>1428</v>
+        <v>1429</v>
       </c>
       <c r="E303" t="s">
         <v>59</v>
       </c>
       <c r="F303" t="s">
         <v>60</v>
       </c>
       <c r="G303" t="s">
         <v>99</v>
       </c>
       <c r="H303">
         <v>1</v>
       </c>
       <c r="I303" t="s">
-        <v>1429</v>
+        <v>1430</v>
       </c>
       <c r="J303" t="s">
-        <v>1430</v>
+        <v>1431</v>
       </c>
       <c r="K303" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
     </row>
     <row r="304" spans="1:11">
       <c r="A304">
         <v>303</v>
       </c>
       <c r="B304" t="s">
         <v>11</v>
       </c>
       <c r="C304" t="s">
-        <v>1432</v>
+        <v>1433</v>
       </c>
       <c r="D304" t="s">
-        <v>1394</v>
+        <v>1395</v>
       </c>
       <c r="E304" t="s">
-        <v>1433</v>
+        <v>1434</v>
       </c>
       <c r="F304" t="s">
         <v>81</v>
       </c>
       <c r="G304" t="s">
         <v>148</v>
       </c>
       <c r="H304">
         <v>1</v>
       </c>
       <c r="I304" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="J304" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="K304" t="s">
-        <v>1436</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="305" spans="1:11">
       <c r="A305">
         <v>305</v>
       </c>
       <c r="B305"/>
       <c r="C305" t="s">
-        <v>1437</v>
+        <v>1438</v>
       </c>
       <c r="D305" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
       <c r="E305"/>
       <c r="F305" t="s">
         <v>110</v>
       </c>
       <c r="G305" t="s">
         <v>148</v>
       </c>
       <c r="H305">
         <v>1</v>
       </c>
       <c r="I305" t="s">
-        <v>1439</v>
+        <v>1440</v>
       </c>
       <c r="J305" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="K305" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="306" spans="1:11">
       <c r="A306">
         <v>304</v>
       </c>
       <c r="B306"/>
       <c r="C306" t="s">
-        <v>1442</v>
+        <v>1443</v>
       </c>
       <c r="D306" t="s">
-        <v>1398</v>
+        <v>1399</v>
       </c>
       <c r="E306"/>
       <c r="F306" t="s">
         <v>110</v>
       </c>
       <c r="G306" t="s">
         <v>148</v>
       </c>
       <c r="H306">
         <v>1</v>
       </c>
       <c r="I306" t="s">
-        <v>1439</v>
+        <v>1440</v>
       </c>
       <c r="J306" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="K306" t="s">
-        <v>1443</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="307" spans="1:11">
       <c r="A307">
         <v>306</v>
       </c>
       <c r="B307"/>
       <c r="C307" t="s">
         <v>287</v>
       </c>
       <c r="D307" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="E307" t="s">
-        <v>1444</v>
+        <v>1445</v>
       </c>
       <c r="F307" t="s">
         <v>28</v>
       </c>
       <c r="G307" t="s">
         <v>68</v>
       </c>
       <c r="H307">
         <v>1</v>
       </c>
       <c r="I307" t="s">
-        <v>1445</v>
+        <v>1446</v>
       </c>
       <c r="J307" t="s">
-        <v>1446</v>
+        <v>1447</v>
       </c>
       <c r="K307" t="s">
-        <v>1447</v>
+        <v>1448</v>
       </c>
     </row>
     <row r="308" spans="1:11">
       <c r="A308">
         <v>308</v>
       </c>
       <c r="B308" t="s">
         <v>11</v>
       </c>
       <c r="C308" t="s">
         <v>78</v>
       </c>
       <c r="D308" t="s">
         <v>740</v>
       </c>
       <c r="E308" t="s">
         <v>741</v>
       </c>
       <c r="F308" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
       <c r="G308" t="s">
         <v>68</v>
       </c>
       <c r="H308">
         <v>1</v>
       </c>
       <c r="I308" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
       <c r="J308" t="s">
-        <v>1449</v>
+        <v>1450</v>
       </c>
       <c r="K308" t="s">
-        <v>1450</v>
+        <v>1451</v>
       </c>
     </row>
     <row r="309" spans="1:11">
       <c r="A309">
         <v>307</v>
       </c>
       <c r="B309" t="s">
         <v>11</v>
       </c>
       <c r="C309" t="s">
         <v>837</v>
       </c>
       <c r="D309" t="s">
-        <v>1451</v>
+        <v>1452</v>
       </c>
       <c r="E309" t="s">
         <v>741</v>
       </c>
       <c r="F309" t="s">
         <v>315</v>
       </c>
       <c r="G309" t="s">
         <v>99</v>
       </c>
       <c r="H309">
         <v>1</v>
       </c>
       <c r="I309" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
       <c r="J309" t="s">
-        <v>1449</v>
+        <v>1450</v>
       </c>
       <c r="K309" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="310" spans="1:11">
       <c r="A310">
         <v>309</v>
       </c>
       <c r="B310" t="s">
         <v>11</v>
       </c>
       <c r="C310" t="s">
         <v>38</v>
       </c>
       <c r="D310" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="E310" t="s">
-        <v>1444</v>
+        <v>1445</v>
       </c>
       <c r="F310" t="s">
         <v>28</v>
       </c>
       <c r="G310" t="s">
         <v>14</v>
       </c>
       <c r="H310">
         <v>1</v>
       </c>
       <c r="I310" t="s">
-        <v>1453</v>
+        <v>1454</v>
       </c>
       <c r="J310" t="s">
-        <v>1454</v>
+        <v>1455</v>
       </c>
       <c r="K310" t="s">
-        <v>1455</v>
+        <v>1456</v>
       </c>
     </row>
     <row r="311" spans="1:11">
       <c r="A311">
         <v>310</v>
       </c>
       <c r="B311" t="s">
         <v>11</v>
       </c>
       <c r="C311" t="s">
-        <v>1456</v>
+        <v>1457</v>
       </c>
       <c r="D311" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
       <c r="E311"/>
       <c r="F311" t="s">
         <v>81</v>
       </c>
       <c r="G311" t="s">
         <v>148</v>
       </c>
       <c r="H311">
         <v>1</v>
       </c>
       <c r="I311" t="s">
-        <v>1457</v>
+        <v>1458</v>
       </c>
       <c r="J311" t="s">
-        <v>1458</v>
+        <v>1459</v>
       </c>
       <c r="K311" t="s">
-        <v>1459</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="312" spans="1:11">
       <c r="A312">
         <v>311</v>
       </c>
       <c r="B312"/>
       <c r="C312" t="s">
         <v>174</v>
       </c>
       <c r="D312" t="s">
-        <v>1460</v>
+        <v>1461</v>
       </c>
       <c r="E312"/>
       <c r="F312" t="s">
         <v>225</v>
       </c>
       <c r="G312" t="s">
         <v>14</v>
       </c>
       <c r="H312">
         <v>1</v>
       </c>
       <c r="I312" t="s">
-        <v>1461</v>
+        <v>1462</v>
       </c>
       <c r="J312" t="s">
-        <v>1462</v>
+        <v>1463</v>
       </c>
       <c r="K312" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="313" spans="1:11">
       <c r="A313">
         <v>312</v>
       </c>
       <c r="B313" t="s">
         <v>11</v>
       </c>
       <c r="C313" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="D313" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="E313" t="s">
         <v>262</v>
       </c>
       <c r="F313" t="s">
         <v>81</v>
       </c>
       <c r="G313" t="s">
         <v>162</v>
       </c>
       <c r="H313">
         <v>1</v>
       </c>
       <c r="I313" t="s">
-        <v>1465</v>
+        <v>1466</v>
       </c>
       <c r="J313" t="s">
-        <v>1466</v>
+        <v>1467</v>
       </c>
       <c r="K313" t="s">
-        <v>1467</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="314" spans="1:11">
       <c r="A314">
         <v>313</v>
       </c>
       <c r="B314" t="s">
         <v>11</v>
       </c>
       <c r="C314" t="s">
-        <v>1468</v>
+        <v>1469</v>
       </c>
       <c r="D314" t="s">
-        <v>1469</v>
+        <v>1470</v>
       </c>
       <c r="E314" t="s">
         <v>592</v>
       </c>
       <c r="F314" t="s">
         <v>81</v>
       </c>
       <c r="G314" t="s">
         <v>162</v>
       </c>
       <c r="H314">
         <v>1</v>
       </c>
       <c r="I314" t="s">
-        <v>1470</v>
+        <v>1471</v>
       </c>
       <c r="J314" t="s">
-        <v>1471</v>
+        <v>1472</v>
       </c>
       <c r="K314" t="s">
-        <v>1472</v>
+        <v>1473</v>
       </c>
     </row>
     <row r="315" spans="1:11">
       <c r="A315">
         <v>314</v>
       </c>
       <c r="B315" t="s">
         <v>11</v>
       </c>
       <c r="C315" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
       <c r="D315" t="s">
-        <v>1474</v>
+        <v>1475</v>
       </c>
       <c r="E315" t="s">
         <v>314</v>
       </c>
       <c r="F315" t="s">
         <v>315</v>
       </c>
       <c r="G315" t="s">
         <v>99</v>
       </c>
       <c r="H315">
         <v>1</v>
       </c>
       <c r="I315" t="s">
-        <v>1475</v>
+        <v>1476</v>
       </c>
       <c r="J315" t="s">
-        <v>1476</v>
+        <v>1477</v>
       </c>
       <c r="K315" t="s">
-        <v>1477</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="316" spans="1:11">
       <c r="A316">
         <v>315</v>
       </c>
       <c r="B316" t="s">
         <v>11</v>
       </c>
       <c r="C316" t="s">
-        <v>1478</v>
+        <v>1479</v>
       </c>
       <c r="D316" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
       <c r="E316"/>
       <c r="F316" t="s">
         <v>81</v>
       </c>
       <c r="G316" t="s">
         <v>14</v>
       </c>
       <c r="H316">
         <v>1</v>
       </c>
       <c r="I316" t="s">
-        <v>1480</v>
+        <v>1481</v>
       </c>
       <c r="J316" t="s">
-        <v>1481</v>
+        <v>1482</v>
       </c>
       <c r="K316" t="s">
-        <v>1482</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="317" spans="1:11">
       <c r="A317">
         <v>316</v>
       </c>
       <c r="B317" t="s">
         <v>11</v>
       </c>
       <c r="C317" t="s">
         <v>140</v>
       </c>
       <c r="D317" t="s">
         <v>357</v>
       </c>
       <c r="E317" t="s">
         <v>66</v>
       </c>
       <c r="F317" t="s">
         <v>81</v>
       </c>
       <c r="G317" t="s">
         <v>14</v>
       </c>
       <c r="H317">
         <v>1</v>
       </c>
       <c r="I317" t="s">
-        <v>1483</v>
+        <v>1484</v>
       </c>
       <c r="J317" t="s">
-        <v>1484</v>
+        <v>1485</v>
       </c>
       <c r="K317" t="s">
-        <v>1485</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="318" spans="1:11">
       <c r="A318">
         <v>317</v>
       </c>
       <c r="B318" t="s">
         <v>11</v>
       </c>
       <c r="C318" t="s">
-        <v>1486</v>
+        <v>1487</v>
       </c>
       <c r="D318" t="s">
-        <v>1487</v>
+        <v>1488</v>
       </c>
       <c r="E318"/>
       <c r="F318" t="s">
         <v>28</v>
       </c>
       <c r="G318" t="s">
         <v>99</v>
       </c>
       <c r="H318">
         <v>1</v>
       </c>
       <c r="I318" t="s">
-        <v>1488</v>
+        <v>1489</v>
       </c>
       <c r="J318" t="s">
-        <v>1489</v>
+        <v>1490</v>
       </c>
       <c r="K318" t="s">
-        <v>1490</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="319" spans="1:11">
       <c r="A319">
         <v>319</v>
       </c>
       <c r="B319" t="s">
         <v>11</v>
       </c>
       <c r="C319" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="D319" t="s">
-        <v>1491</v>
+        <v>1492</v>
       </c>
       <c r="E319" t="s">
         <v>763</v>
       </c>
       <c r="F319" t="s">
         <v>763</v>
       </c>
       <c r="G319" t="s">
         <v>99</v>
       </c>
       <c r="H319">
         <v>1</v>
       </c>
       <c r="I319" t="s">
-        <v>1492</v>
+        <v>1493</v>
       </c>
       <c r="J319" t="s">
-        <v>1493</v>
+        <v>1494</v>
       </c>
       <c r="K319" t="s">
-        <v>1494</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="320" spans="1:11">
       <c r="A320">
         <v>318</v>
       </c>
       <c r="B320"/>
       <c r="C320" t="s">
         <v>461</v>
       </c>
       <c r="D320" t="s">
-        <v>1495</v>
+        <v>1496</v>
       </c>
       <c r="E320"/>
       <c r="F320" t="s">
         <v>691</v>
       </c>
       <c r="G320" t="s">
         <v>148</v>
       </c>
       <c r="H320">
         <v>1</v>
       </c>
       <c r="I320" t="s">
-        <v>1492</v>
+        <v>1493</v>
       </c>
       <c r="J320" t="s">
-        <v>1493</v>
+        <v>1494</v>
       </c>
       <c r="K320" t="s">
-        <v>1494</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="321" spans="1:11">
       <c r="A321">
         <v>320</v>
       </c>
       <c r="B321" t="s">
         <v>11</v>
       </c>
       <c r="C321" t="s">
         <v>601</v>
       </c>
       <c r="D321" t="s">
-        <v>1496</v>
+        <v>1497</v>
       </c>
       <c r="E321"/>
       <c r="F321" t="s">
-        <v>1497</v>
+        <v>1498</v>
       </c>
       <c r="G321" t="s">
         <v>99</v>
       </c>
       <c r="H321">
         <v>1</v>
       </c>
       <c r="I321" t="s">
-        <v>1498</v>
+        <v>1499</v>
       </c>
       <c r="J321" t="s">
-        <v>1499</v>
+        <v>1500</v>
       </c>
       <c r="K321" t="s">
-        <v>1500</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="322" spans="1:11">
       <c r="A322">
         <v>321</v>
       </c>
       <c r="B322" t="s">
         <v>11</v>
       </c>
       <c r="C322" t="s">
-        <v>1501</v>
+        <v>1502</v>
       </c>
       <c r="D322" t="s">
-        <v>1502</v>
+        <v>1503</v>
       </c>
       <c r="E322"/>
       <c r="F322" t="s">
         <v>28</v>
       </c>
       <c r="G322" t="s">
         <v>99</v>
       </c>
       <c r="H322">
         <v>1</v>
       </c>
       <c r="I322" t="s">
-        <v>1503</v>
+        <v>1504</v>
       </c>
       <c r="J322" t="s">
-        <v>1504</v>
+        <v>1505</v>
       </c>
       <c r="K322" t="s">
-        <v>1505</v>
+        <v>1506</v>
       </c>
     </row>
     <row r="323" spans="1:11">
       <c r="A323">
         <v>322</v>
       </c>
       <c r="B323"/>
       <c r="C323" t="s">
-        <v>1506</v>
+        <v>1507</v>
       </c>
       <c r="D323" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
       <c r="E323"/>
       <c r="F323" t="s">
         <v>81</v>
       </c>
       <c r="G323" t="s">
         <v>68</v>
       </c>
       <c r="H323">
         <v>1</v>
       </c>
       <c r="I323" t="s">
-        <v>1508</v>
+        <v>1509</v>
       </c>
       <c r="J323" t="s">
-        <v>1509</v>
+        <v>1510</v>
       </c>
       <c r="K323" t="s">
-        <v>1510</v>
+        <v>1511</v>
       </c>
     </row>
     <row r="324" spans="1:11">
       <c r="A324">
         <v>323</v>
       </c>
       <c r="B324"/>
       <c r="C324" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
       <c r="D324" t="s">
-        <v>1512</v>
+        <v>1513</v>
       </c>
       <c r="E324"/>
       <c r="F324" t="s">
         <v>81</v>
       </c>
       <c r="G324" t="s">
         <v>99</v>
       </c>
       <c r="H324">
         <v>1</v>
       </c>
       <c r="I324" t="s">
-        <v>1508</v>
+        <v>1509</v>
       </c>
       <c r="J324" t="s">
-        <v>1509</v>
+        <v>1510</v>
       </c>
       <c r="K324" t="s">
-        <v>1513</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="325" spans="1:11">
       <c r="A325">
         <v>324</v>
       </c>
       <c r="B325"/>
       <c r="C325" t="s">
         <v>38</v>
       </c>
       <c r="D325" t="s">
         <v>167</v>
       </c>
       <c r="E325"/>
       <c r="F325" t="s">
         <v>81</v>
       </c>
       <c r="G325" t="s">
         <v>68</v>
       </c>
       <c r="H325">
         <v>1</v>
       </c>
       <c r="I325" t="s">
-        <v>1514</v>
+        <v>1515</v>
       </c>
       <c r="J325" t="s">
-        <v>1515</v>
+        <v>1516</v>
       </c>
       <c r="K325" t="s">
-        <v>1516</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="326" spans="1:11">
       <c r="A326">
         <v>325</v>
       </c>
       <c r="B326" t="s">
         <v>11</v>
       </c>
       <c r="C326" t="s">
-        <v>1517</v>
+        <v>1518</v>
       </c>
       <c r="D326" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="E326"/>
       <c r="F326" t="s">
         <v>225</v>
       </c>
       <c r="G326" t="s">
         <v>99</v>
       </c>
       <c r="H326">
         <v>1</v>
       </c>
       <c r="I326" t="s">
-        <v>1518</v>
+        <v>1519</v>
       </c>
       <c r="J326" t="s">
-        <v>1519</v>
+        <v>1520</v>
       </c>
       <c r="K326" t="s">
-        <v>1520</v>
+        <v>1521</v>
       </c>
     </row>
     <row r="327" spans="1:11">
       <c r="A327">
         <v>326</v>
       </c>
       <c r="B327" t="s">
         <v>11</v>
       </c>
       <c r="C327" t="s">
         <v>57</v>
       </c>
       <c r="D327" t="s">
         <v>886</v>
       </c>
       <c r="E327"/>
       <c r="F327" t="s">
         <v>81</v>
       </c>
       <c r="G327" t="s">
         <v>14</v>
       </c>
       <c r="H327">
         <v>1</v>
       </c>
       <c r="I327" t="s">
-        <v>1521</v>
+        <v>1522</v>
       </c>
       <c r="J327" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="K327" t="s">
-        <v>1523</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="328" spans="1:11">
       <c r="A328">
         <v>327</v>
       </c>
       <c r="B328" t="s">
         <v>11</v>
       </c>
       <c r="C328" t="s">
-        <v>1524</v>
+        <v>1525</v>
       </c>
       <c r="D328" t="s">
-        <v>1525</v>
+        <v>1526</v>
       </c>
       <c r="E328"/>
       <c r="F328" t="s">
         <v>98</v>
       </c>
       <c r="G328" t="s">
         <v>68</v>
       </c>
       <c r="H328">
         <v>1</v>
       </c>
       <c r="I328" t="s">
-        <v>1526</v>
+        <v>1527</v>
       </c>
       <c r="J328" t="s">
-        <v>1527</v>
+        <v>1528</v>
       </c>
       <c r="K328" t="s">
-        <v>1528</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="329" spans="1:11">
       <c r="A329">
         <v>328</v>
       </c>
       <c r="B329" t="s">
         <v>11</v>
       </c>
       <c r="C329" t="s">
-        <v>1529</v>
+        <v>1530</v>
       </c>
       <c r="D329" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
       <c r="E329"/>
       <c r="F329" t="s">
-        <v>1531</v>
+        <v>1532</v>
       </c>
       <c r="G329" t="s">
         <v>148</v>
       </c>
       <c r="H329">
         <v>1</v>
       </c>
       <c r="I329" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="J329" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="K329" t="s">
-        <v>1534</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="330" spans="1:11">
       <c r="A330">
         <v>329</v>
       </c>
       <c r="B330" t="s">
         <v>324</v>
       </c>
       <c r="C330" t="s">
-        <v>1535</v>
+        <v>1536</v>
       </c>
       <c r="D330" t="s">
-        <v>1536</v>
+        <v>1537</v>
       </c>
       <c r="E330" t="s">
-        <v>1537</v>
+        <v>1538</v>
       </c>
       <c r="F330" t="s">
-        <v>1538</v>
+        <v>1539</v>
       </c>
       <c r="G330" t="s">
         <v>14</v>
       </c>
       <c r="H330">
         <v>1</v>
       </c>
       <c r="I330" t="s">
-        <v>1539</v>
+        <v>1540</v>
       </c>
       <c r="J330" t="s">
-        <v>1540</v>
+        <v>1541</v>
       </c>
       <c r="K330" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="331" spans="1:11">
       <c r="A331">
         <v>330</v>
       </c>
       <c r="B331"/>
       <c r="C331" t="s">
-        <v>1542</v>
+        <v>1543</v>
       </c>
       <c r="D331" t="s">
-        <v>1543</v>
+        <v>1544</v>
       </c>
       <c r="E331"/>
       <c r="F331" t="s">
         <v>763</v>
       </c>
       <c r="G331" t="s">
         <v>14</v>
       </c>
       <c r="H331">
         <v>1</v>
       </c>
       <c r="I331" t="s">
-        <v>1544</v>
+        <v>1545</v>
       </c>
       <c r="J331" t="s">
-        <v>1545</v>
+        <v>1546</v>
       </c>
       <c r="K331" t="s">
-        <v>1546</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="332" spans="1:11">
       <c r="A332">
         <v>331</v>
       </c>
       <c r="B332" t="s">
         <v>11</v>
       </c>
       <c r="C332" t="s">
         <v>796</v>
       </c>
       <c r="D332" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="E332" t="s">
         <v>59</v>
       </c>
       <c r="F332" t="s">
         <v>60</v>
       </c>
       <c r="G332" t="s">
         <v>99</v>
       </c>
       <c r="H332">
         <v>1</v>
       </c>
       <c r="I332" t="s">
-        <v>1548</v>
+        <v>1549</v>
       </c>
       <c r="J332" t="s">
-        <v>1549</v>
+        <v>1550</v>
       </c>
       <c r="K332" t="s">
-        <v>1550</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="333" spans="1:11">
       <c r="A333">
         <v>332</v>
       </c>
       <c r="B333" t="s">
         <v>11</v>
       </c>
       <c r="C333" t="s">
         <v>779</v>
       </c>
       <c r="D333" t="s">
-        <v>1551</v>
+        <v>1552</v>
       </c>
       <c r="E333"/>
       <c r="F333" t="s">
         <v>60</v>
       </c>
       <c r="G333" t="s">
         <v>99</v>
       </c>
       <c r="H333">
         <v>1</v>
       </c>
       <c r="I333" t="s">
-        <v>1552</v>
+        <v>1553</v>
       </c>
       <c r="J333" t="s">
-        <v>1553</v>
+        <v>1554</v>
       </c>
       <c r="K333" t="s">
-        <v>1554</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="334" spans="1:11">
       <c r="A334">
         <v>333</v>
       </c>
       <c r="B334" t="s">
         <v>11</v>
       </c>
       <c r="C334" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="D334" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="E334"/>
       <c r="F334" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="G334" t="s">
         <v>99</v>
       </c>
       <c r="H334">
         <v>1</v>
       </c>
       <c r="I334" t="s">
-        <v>1557</v>
+        <v>1558</v>
       </c>
       <c r="J334" t="s">
-        <v>1558</v>
+        <v>1559</v>
       </c>
       <c r="K334" t="s">
-        <v>1559</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="335" spans="1:11">
       <c r="A335">
         <v>334</v>
       </c>
       <c r="B335" t="s">
         <v>11</v>
       </c>
       <c r="C335" t="s">
-        <v>1368</v>
+        <v>1369</v>
       </c>
       <c r="D335" t="s">
-        <v>1560</v>
+        <v>1561</v>
       </c>
       <c r="E335"/>
       <c r="F335" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="G335" t="s">
         <v>99</v>
       </c>
       <c r="H335">
         <v>1</v>
       </c>
       <c r="I335" t="s">
-        <v>1557</v>
+        <v>1558</v>
       </c>
       <c r="J335" t="s">
-        <v>1558</v>
+        <v>1559</v>
       </c>
       <c r="K335" t="s">
-        <v>1561</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="336" spans="1:11">
       <c r="A336">
         <v>335</v>
       </c>
       <c r="B336"/>
       <c r="C336" t="s">
-        <v>1562</v>
+        <v>1563</v>
       </c>
       <c r="D336" t="s">
         <v>385</v>
       </c>
       <c r="E336" t="s">
         <v>781</v>
       </c>
       <c r="F336" t="s">
         <v>763</v>
       </c>
       <c r="G336" t="s">
         <v>14</v>
       </c>
       <c r="H336">
         <v>1</v>
       </c>
       <c r="I336" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
       <c r="J336" t="s">
-        <v>1564</v>
+        <v>1565</v>
       </c>
       <c r="K336" t="s">
-        <v>1565</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="337" spans="1:11">
       <c r="A337">
         <v>337</v>
       </c>
       <c r="B337" t="s">
         <v>11</v>
       </c>
       <c r="C337" t="s">
         <v>530</v>
       </c>
       <c r="D337" t="s">
-        <v>1566</v>
+        <v>1567</v>
       </c>
       <c r="E337"/>
       <c r="F337" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="G337" t="s">
         <v>99</v>
       </c>
       <c r="H337">
         <v>1</v>
       </c>
       <c r="I337" t="s">
-        <v>1567</v>
+        <v>1568</v>
       </c>
       <c r="J337" t="s">
-        <v>1568</v>
+        <v>1569</v>
       </c>
       <c r="K337" t="s">
-        <v>1569</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="338" spans="1:11">
       <c r="A338">
         <v>336</v>
       </c>
       <c r="B338"/>
       <c r="C338" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="D338" t="s">
-        <v>1566</v>
+        <v>1567</v>
       </c>
       <c r="E338"/>
       <c r="F338" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="G338" t="s">
         <v>148</v>
       </c>
       <c r="H338">
         <v>1</v>
       </c>
       <c r="I338" t="s">
-        <v>1567</v>
+        <v>1568</v>
       </c>
       <c r="J338" t="s">
-        <v>1568</v>
+        <v>1569</v>
       </c>
       <c r="K338" t="s">
-        <v>1570</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="339" spans="1:11">
       <c r="A339">
         <v>338</v>
       </c>
       <c r="B339" t="s">
         <v>11</v>
       </c>
       <c r="C339" t="s">
-        <v>1517</v>
+        <v>1518</v>
       </c>
       <c r="D339" t="s">
-        <v>1571</v>
+        <v>1572</v>
       </c>
       <c r="E339"/>
       <c r="F339" t="s">
         <v>498</v>
       </c>
       <c r="G339" t="s">
         <v>99</v>
       </c>
       <c r="H339">
         <v>1</v>
       </c>
       <c r="I339" t="s">
-        <v>1572</v>
+        <v>1573</v>
       </c>
       <c r="J339" t="s">
-        <v>1573</v>
+        <v>1574</v>
       </c>
       <c r="K339" t="s">
-        <v>1574</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="340" spans="1:11">
       <c r="A340">
         <v>339</v>
       </c>
       <c r="B340" t="s">
         <v>11</v>
       </c>
       <c r="C340" t="s">
-        <v>1575</v>
+        <v>1576</v>
       </c>
       <c r="D340" t="s">
-        <v>1576</v>
+        <v>1577</v>
       </c>
       <c r="E340" t="s">
         <v>190</v>
       </c>
       <c r="F340" t="s">
         <v>147</v>
       </c>
       <c r="G340" t="s">
         <v>99</v>
       </c>
       <c r="H340">
         <v>1</v>
       </c>
       <c r="I340" t="s">
-        <v>1577</v>
+        <v>1578</v>
       </c>
       <c r="J340" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="K340" t="s">
-        <v>1579</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="341" spans="1:11">
       <c r="A341">
         <v>340</v>
       </c>
       <c r="B341" t="s">
         <v>11</v>
       </c>
       <c r="C341" t="s">
-        <v>1580</v>
+        <v>1581</v>
       </c>
       <c r="D341" t="s">
-        <v>1576</v>
+        <v>1577</v>
       </c>
       <c r="E341" t="s">
         <v>190</v>
       </c>
       <c r="F341" t="s">
         <v>147</v>
       </c>
       <c r="G341" t="s">
         <v>99</v>
       </c>
       <c r="H341">
         <v>1</v>
       </c>
       <c r="I341" t="s">
-        <v>1581</v>
+        <v>1582</v>
       </c>
       <c r="J341" t="s">
-        <v>1582</v>
+        <v>1583</v>
       </c>
       <c r="K341" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="342" spans="1:11">
       <c r="A342">
         <v>341</v>
       </c>
       <c r="B342"/>
       <c r="C342" t="s">
         <v>486</v>
       </c>
       <c r="D342" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="E342"/>
       <c r="F342" t="s">
         <v>28</v>
       </c>
       <c r="G342" t="s">
         <v>14</v>
       </c>
       <c r="H342">
         <v>1</v>
       </c>
       <c r="I342" t="s">
-        <v>1585</v>
+        <v>1586</v>
       </c>
       <c r="J342" t="s">
-        <v>1586</v>
+        <v>1587</v>
       </c>
       <c r="K342" t="s">
-        <v>1587</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="343" spans="1:11">
       <c r="A343">
         <v>342</v>
       </c>
       <c r="B343" t="s">
         <v>11</v>
       </c>
       <c r="C343" t="s">
-        <v>1588</v>
+        <v>1589</v>
       </c>
       <c r="D343" t="s">
-        <v>1589</v>
+        <v>1590</v>
       </c>
       <c r="E343"/>
       <c r="F343" t="s">
         <v>81</v>
       </c>
       <c r="G343" t="s">
         <v>99</v>
       </c>
       <c r="H343">
         <v>1</v>
       </c>
       <c r="I343" t="s">
-        <v>1590</v>
+        <v>1591</v>
       </c>
       <c r="J343" t="s">
-        <v>1591</v>
+        <v>1592</v>
       </c>
       <c r="K343" t="s">
-        <v>1592</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="344" spans="1:11">
       <c r="A344">
         <v>343</v>
       </c>
       <c r="B344" t="s">
         <v>11</v>
       </c>
       <c r="C344" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="D344" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="E344" t="s">
-        <v>1595</v>
+        <v>1596</v>
       </c>
       <c r="F344" t="s">
         <v>81</v>
       </c>
       <c r="G344" t="s">
         <v>14</v>
       </c>
       <c r="H344">
         <v>1</v>
       </c>
       <c r="I344" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="J344" t="s">
-        <v>1597</v>
+        <v>1598</v>
       </c>
       <c r="K344" t="s">
-        <v>1598</v>
+        <v>1599</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">