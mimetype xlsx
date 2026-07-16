--- v2 (2026-06-01)
+++ v3 (2026-07-16)
@@ -1706,51 +1706,51 @@
   <si>
     <t>Terēze</t>
   </si>
   <si>
     <t>Zviedrāne</t>
   </si>
   <si>
     <t>0:25:26</t>
   </si>
   <si>
     <t>13:25:25</t>
   </si>
   <si>
     <t>00:25:25.29</t>
   </si>
   <si>
     <t>Harkovs</t>
   </si>
   <si>
     <t>Ventspils brīvostas pārvalde</t>
   </si>
   <si>
     <t>Santa</t>
   </si>
   <si>
-    <t>Priede</t>
+    <t>Vesele</t>
   </si>
   <si>
     <t>Madafakās</t>
   </si>
   <si>
     <t>0:25:29</t>
   </si>
   <si>
     <t>13:25:28</t>
   </si>
   <si>
     <t>00:25:28.83</t>
   </si>
   <si>
     <t>Reinis</t>
   </si>
   <si>
     <t>Freibergs</t>
   </si>
   <si>
     <t>0:25:33</t>
   </si>
   <si>
     <t>13:25:32</t>
   </si>
@@ -2747,51 +2747,51 @@
   <si>
     <t>Krjanins</t>
   </si>
   <si>
     <t>0:29:03</t>
   </si>
   <si>
     <t>13:29:02</t>
   </si>
   <si>
     <t>00:29:02.77</t>
   </si>
   <si>
     <t>Istratovs</t>
   </si>
   <si>
     <t>0:29:04</t>
   </si>
   <si>
     <t>13:29:03</t>
   </si>
   <si>
     <t>00:29:03.08</t>
   </si>
   <si>
-    <t>Istratova</t>
+    <t>Gurejeva</t>
   </si>
   <si>
     <t>0:29:06</t>
   </si>
   <si>
     <t>13:29:05</t>
   </si>
   <si>
     <t>00:29:05.69</t>
   </si>
   <si>
     <t>Raita</t>
   </si>
   <si>
     <t>Anuze</t>
   </si>
   <si>
     <t>0:29:10</t>
   </si>
   <si>
     <t>13:29:09</t>
   </si>
   <si>
     <t>00:29:09.40</t>
   </si>
@@ -5966,51 +5966,53 @@
       </c>
       <c r="E23"/>
       <c r="F23" t="s">
         <v>110</v>
       </c>
       <c r="G23" t="s">
         <v>40</v>
       </c>
       <c r="H23">
         <v>1</v>
       </c>
       <c r="I23" t="s">
         <v>142</v>
       </c>
       <c r="J23" t="s">
         <v>143</v>
       </c>
       <c r="K23" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24">
         <v>23</v>
       </c>
-      <c r="B24"/>
+      <c r="B24" t="s">
+        <v>11</v>
+      </c>
       <c r="C24" t="s">
         <v>145</v>
       </c>
       <c r="D24" t="s">
         <v>146</v>
       </c>
       <c r="E24"/>
       <c r="F24" t="s">
         <v>147</v>
       </c>
       <c r="G24" t="s">
         <v>148</v>
       </c>
       <c r="H24">
         <v>1</v>
       </c>
       <c r="I24" t="s">
         <v>149</v>
       </c>
       <c r="J24" t="s">
         <v>150</v>
       </c>
       <c r="K24" t="s">
         <v>151</v>
       </c>
@@ -6541,51 +6543,53 @@
       </c>
       <c r="E40"/>
       <c r="F40" t="s">
         <v>231</v>
       </c>
       <c r="G40" t="s">
         <v>14</v>
       </c>
       <c r="H40">
         <v>1</v>
       </c>
       <c r="I40" t="s">
         <v>232</v>
       </c>
       <c r="J40" t="s">
         <v>233</v>
       </c>
       <c r="K40" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41">
         <v>40</v>
       </c>
-      <c r="B41"/>
+      <c r="B41" t="s">
+        <v>11</v>
+      </c>
       <c r="C41" t="s">
         <v>235</v>
       </c>
       <c r="D41" t="s">
         <v>236</v>
       </c>
       <c r="E41"/>
       <c r="F41" t="s">
         <v>237</v>
       </c>
       <c r="G41" t="s">
         <v>68</v>
       </c>
       <c r="H41">
         <v>1</v>
       </c>
       <c r="I41" t="s">
         <v>238</v>
       </c>
       <c r="J41" t="s">
         <v>239</v>
       </c>
       <c r="K41" t="s">
         <v>240</v>
       </c>
@@ -6986,51 +6990,53 @@
         <v>66</v>
       </c>
       <c r="F53" t="s">
         <v>81</v>
       </c>
       <c r="G53" t="s">
         <v>68</v>
       </c>
       <c r="H53">
         <v>1</v>
       </c>
       <c r="I53" t="s">
         <v>299</v>
       </c>
       <c r="J53" t="s">
         <v>300</v>
       </c>
       <c r="K53" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54">
         <v>53</v>
       </c>
-      <c r="B54"/>
+      <c r="B54" t="s">
+        <v>11</v>
+      </c>
       <c r="C54" t="s">
         <v>302</v>
       </c>
       <c r="D54" t="s">
         <v>303</v>
       </c>
       <c r="E54"/>
       <c r="F54" t="s">
         <v>147</v>
       </c>
       <c r="G54" t="s">
         <v>14</v>
       </c>
       <c r="H54">
         <v>1</v>
       </c>
       <c r="I54" t="s">
         <v>304</v>
       </c>
       <c r="J54" t="s">
         <v>305</v>
       </c>
       <c r="K54" t="s">
         <v>306</v>
       </c>
@@ -9193,51 +9199,53 @@
         <v>262</v>
       </c>
       <c r="F118" t="s">
         <v>81</v>
       </c>
       <c r="G118" t="s">
         <v>148</v>
       </c>
       <c r="H118">
         <v>1</v>
       </c>
       <c r="I118" t="s">
         <v>610</v>
       </c>
       <c r="J118" t="s">
         <v>611</v>
       </c>
       <c r="K118" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="119" spans="1:11">
       <c r="A119">
         <v>118</v>
       </c>
-      <c r="B119"/>
+      <c r="B119" t="s">
+        <v>11</v>
+      </c>
       <c r="C119" t="s">
         <v>366</v>
       </c>
       <c r="D119" t="s">
         <v>615</v>
       </c>
       <c r="E119"/>
       <c r="F119" t="s">
         <v>67</v>
       </c>
       <c r="G119" t="s">
         <v>14</v>
       </c>
       <c r="H119">
         <v>1</v>
       </c>
       <c r="I119" t="s">
         <v>616</v>
       </c>
       <c r="J119" t="s">
         <v>617</v>
       </c>
       <c r="K119" t="s">
         <v>618</v>
       </c>
@@ -10028,51 +10036,53 @@
         <v>731</v>
       </c>
       <c r="F143" t="s">
         <v>155</v>
       </c>
       <c r="G143" t="s">
         <v>148</v>
       </c>
       <c r="H143">
         <v>1</v>
       </c>
       <c r="I143" t="s">
         <v>732</v>
       </c>
       <c r="J143" t="s">
         <v>733</v>
       </c>
       <c r="K143" t="s">
         <v>734</v>
       </c>
     </row>
     <row r="144" spans="1:11">
       <c r="A144">
         <v>143</v>
       </c>
-      <c r="B144"/>
+      <c r="B144" t="s">
+        <v>11</v>
+      </c>
       <c r="C144" t="s">
         <v>735</v>
       </c>
       <c r="D144" t="s">
         <v>736</v>
       </c>
       <c r="E144"/>
       <c r="F144" t="s">
         <v>237</v>
       </c>
       <c r="G144" t="s">
         <v>148</v>
       </c>
       <c r="H144">
         <v>1</v>
       </c>
       <c r="I144" t="s">
         <v>737</v>
       </c>
       <c r="J144" t="s">
         <v>738</v>
       </c>
       <c r="K144" t="s">
         <v>739</v>
       </c>
@@ -14191,51 +14201,53 @@
       </c>
       <c r="E268"/>
       <c r="F268" t="s">
         <v>81</v>
       </c>
       <c r="G268" t="s">
         <v>99</v>
       </c>
       <c r="H268">
         <v>1</v>
       </c>
       <c r="I268" t="s">
         <v>1266</v>
       </c>
       <c r="J268" t="s">
         <v>1267</v>
       </c>
       <c r="K268" t="s">
         <v>1268</v>
       </c>
     </row>
     <row r="269" spans="1:11">
       <c r="A269">
         <v>268</v>
       </c>
-      <c r="B269"/>
+      <c r="B269" t="s">
+        <v>11</v>
+      </c>
       <c r="C269" t="s">
         <v>1269</v>
       </c>
       <c r="D269" t="s">
         <v>1270</v>
       </c>
       <c r="E269"/>
       <c r="F269" t="s">
         <v>110</v>
       </c>
       <c r="G269" t="s">
         <v>99</v>
       </c>
       <c r="H269">
         <v>1</v>
       </c>
       <c r="I269" t="s">
         <v>1271</v>
       </c>
       <c r="J269" t="s">
         <v>1272</v>
       </c>
       <c r="K269" t="s">
         <v>1273</v>
       </c>
@@ -14678,51 +14690,53 @@
       </c>
       <c r="E283"/>
       <c r="F283" t="s">
         <v>1337</v>
       </c>
       <c r="G283" t="s">
         <v>162</v>
       </c>
       <c r="H283">
         <v>1</v>
       </c>
       <c r="I283" t="s">
         <v>1338</v>
       </c>
       <c r="J283" t="s">
         <v>1339</v>
       </c>
       <c r="K283" t="s">
         <v>1340</v>
       </c>
     </row>
     <row r="284" spans="1:11">
       <c r="A284">
         <v>283</v>
       </c>
-      <c r="B284"/>
+      <c r="B284" t="s">
+        <v>11</v>
+      </c>
       <c r="C284" t="s">
         <v>1341</v>
       </c>
       <c r="D284" t="s">
         <v>1336</v>
       </c>
       <c r="E284"/>
       <c r="F284" t="s">
         <v>1337</v>
       </c>
       <c r="G284" t="s">
         <v>99</v>
       </c>
       <c r="H284">
         <v>1</v>
       </c>
       <c r="I284" t="s">
         <v>1342</v>
       </c>
       <c r="J284" t="s">
         <v>1343</v>
       </c>
       <c r="K284" t="s">
         <v>1344</v>
       </c>