--- v0 (2025-11-16)
+++ v1 (2026-04-13)
@@ -6297,51 +6297,53 @@
         <v>4</v>
       </c>
       <c r="I82" t="s">
         <v>648</v>
       </c>
       <c r="J82" t="s">
         <v>649</v>
       </c>
       <c r="K82" t="s">
         <v>650</v>
       </c>
       <c r="L82" t="s">
         <v>623</v>
       </c>
       <c r="M82" t="s">
         <v>651</v>
       </c>
       <c r="N82" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="83" spans="1:14">
       <c r="A83">
         <v>82</v>
       </c>
-      <c r="B83"/>
+      <c r="B83" t="s">
+        <v>14</v>
+      </c>
       <c r="C83" t="s">
         <v>653</v>
       </c>
       <c r="D83" t="s">
         <v>654</v>
       </c>
       <c r="E83"/>
       <c r="F83" t="s">
         <v>70</v>
       </c>
       <c r="G83" t="s">
         <v>19</v>
       </c>
       <c r="H83">
         <v>4</v>
       </c>
       <c r="I83" t="s">
         <v>655</v>
       </c>
       <c r="J83" t="s">
         <v>656</v>
       </c>
       <c r="K83" t="s">
         <v>650</v>
       </c>