--- v1 (2026-04-13)
+++ v2 (2026-07-14)
@@ -4763,51 +4763,53 @@
         <v>4</v>
       </c>
       <c r="I46" t="s">
         <v>381</v>
       </c>
       <c r="J46" t="s">
         <v>382</v>
       </c>
       <c r="K46" t="s">
         <v>368</v>
       </c>
       <c r="L46" t="s">
         <v>273</v>
       </c>
       <c r="M46" t="s">
         <v>383</v>
       </c>
       <c r="N46" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="47" spans="1:14">
       <c r="A47">
         <v>46</v>
       </c>
-      <c r="B47"/>
+      <c r="B47" t="s">
+        <v>14</v>
+      </c>
       <c r="C47" t="s">
         <v>385</v>
       </c>
       <c r="D47" t="s">
         <v>386</v>
       </c>
       <c r="E47"/>
       <c r="F47" t="s">
         <v>380</v>
       </c>
       <c r="G47" t="s">
         <v>19</v>
       </c>
       <c r="H47">
         <v>4</v>
       </c>
       <c r="I47" t="s">
         <v>381</v>
       </c>
       <c r="J47" t="s">
         <v>387</v>
       </c>
       <c r="K47" t="s">
         <v>368</v>
       </c>
@@ -6083,51 +6085,53 @@
         <v>4</v>
       </c>
       <c r="I77" t="s">
         <v>614</v>
       </c>
       <c r="J77" t="s">
         <v>615</v>
       </c>
       <c r="K77" t="s">
         <v>616</v>
       </c>
       <c r="L77" t="s">
         <v>530</v>
       </c>
       <c r="M77" t="s">
         <v>559</v>
       </c>
       <c r="N77" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="78" spans="1:14">
       <c r="A78">
         <v>77</v>
       </c>
-      <c r="B78"/>
+      <c r="B78" t="s">
+        <v>14</v>
+      </c>
       <c r="C78" t="s">
         <v>618</v>
       </c>
       <c r="D78" t="s">
         <v>619</v>
       </c>
       <c r="E78" t="s">
         <v>620</v>
       </c>
       <c r="F78" t="s">
         <v>60</v>
       </c>
       <c r="G78" t="s">
         <v>286</v>
       </c>
       <c r="H78">
         <v>4</v>
       </c>
       <c r="I78" t="s">
         <v>621</v>
       </c>
       <c r="J78" t="s">
         <v>622</v>
       </c>
       <c r="K78" t="s">