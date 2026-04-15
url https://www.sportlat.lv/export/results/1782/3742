--- v0 (2025-10-03)
+++ v1 (2026-04-15)
@@ -10516,51 +10516,53 @@
         <v>67</v>
       </c>
       <c r="G168" t="s">
         <v>173</v>
       </c>
       <c r="H168">
         <v>2</v>
       </c>
       <c r="I168" t="s">
         <v>984</v>
       </c>
       <c r="J168" t="s">
         <v>985</v>
       </c>
       <c r="K168" t="s">
         <v>986</v>
       </c>
       <c r="L168" t="s">
         <v>987</v>
       </c>
     </row>
     <row r="169" spans="1:12">
       <c r="A169">
         <v>168</v>
       </c>
-      <c r="B169"/>
+      <c r="B169" t="s">
+        <v>21</v>
+      </c>
       <c r="C169" t="s">
         <v>988</v>
       </c>
       <c r="D169" t="s">
         <v>989</v>
       </c>
       <c r="E169" t="s">
         <v>990</v>
       </c>
       <c r="F169" t="s">
         <v>25</v>
       </c>
       <c r="G169" t="s">
         <v>413</v>
       </c>
       <c r="H169">
         <v>2</v>
       </c>
       <c r="I169" t="s">
         <v>991</v>
       </c>
       <c r="J169" t="s">
         <v>992</v>
       </c>
       <c r="K169" t="s">
@@ -12260,51 +12262,53 @@
         <v>67</v>
       </c>
       <c r="G216" t="s">
         <v>68</v>
       </c>
       <c r="H216">
         <v>2</v>
       </c>
       <c r="I216" t="s">
         <v>1248</v>
       </c>
       <c r="J216" t="s">
         <v>1249</v>
       </c>
       <c r="K216" t="s">
         <v>1250</v>
       </c>
       <c r="L216" t="s">
         <v>1251</v>
       </c>
     </row>
     <row r="217" spans="1:12">
       <c r="A217">
         <v>216</v>
       </c>
-      <c r="B217"/>
+      <c r="B217" t="s">
+        <v>21</v>
+      </c>
       <c r="C217" t="s">
         <v>1252</v>
       </c>
       <c r="D217" t="s">
         <v>1253</v>
       </c>
       <c r="E217"/>
       <c r="F217" t="s">
         <v>67</v>
       </c>
       <c r="G217" t="s">
         <v>173</v>
       </c>
       <c r="H217">
         <v>2</v>
       </c>
       <c r="I217" t="s">
         <v>1254</v>
       </c>
       <c r="J217" t="s">
         <v>1255</v>
       </c>
       <c r="K217" t="s">
         <v>1256</v>
       </c>