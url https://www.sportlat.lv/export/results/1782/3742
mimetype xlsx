--- v1 (2026-04-15)
+++ v2 (2026-05-30)
@@ -12006,51 +12006,53 @@
         <v>238</v>
       </c>
       <c r="G209" t="s">
         <v>263</v>
       </c>
       <c r="H209">
         <v>2</v>
       </c>
       <c r="I209" t="s">
         <v>1208</v>
       </c>
       <c r="J209" t="s">
         <v>1209</v>
       </c>
       <c r="K209" t="s">
         <v>1210</v>
       </c>
       <c r="L209" t="s">
         <v>1211</v>
       </c>
     </row>
     <row r="210" spans="1:12">
       <c r="A210">
         <v>209</v>
       </c>
-      <c r="B210"/>
+      <c r="B210" t="s">
+        <v>21</v>
+      </c>
       <c r="C210" t="s">
         <v>1212</v>
       </c>
       <c r="D210" t="s">
         <v>1213</v>
       </c>
       <c r="E210"/>
       <c r="F210" t="s">
         <v>25</v>
       </c>
       <c r="G210" t="s">
         <v>173</v>
       </c>
       <c r="H210">
         <v>2</v>
       </c>
       <c r="I210" t="s">
         <v>1214</v>
       </c>
       <c r="J210" t="s">
         <v>1215</v>
       </c>
       <c r="K210" t="s">
         <v>1216</v>
       </c>