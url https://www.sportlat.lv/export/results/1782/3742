--- v2 (2026-05-30)
+++ v3 (2026-07-14)
@@ -10664,51 +10664,53 @@
         <v>67</v>
       </c>
       <c r="G172" t="s">
         <v>26</v>
       </c>
       <c r="H172">
         <v>2</v>
       </c>
       <c r="I172" t="s">
         <v>1003</v>
       </c>
       <c r="J172" t="s">
         <v>1009</v>
       </c>
       <c r="K172" t="s">
         <v>1010</v>
       </c>
       <c r="L172" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="173" spans="1:12">
       <c r="A173">
         <v>172</v>
       </c>
-      <c r="B173"/>
+      <c r="B173" t="s">
+        <v>21</v>
+      </c>
       <c r="C173" t="s">
         <v>803</v>
       </c>
       <c r="D173" t="s">
         <v>1012</v>
       </c>
       <c r="E173"/>
       <c r="F173" t="s">
         <v>67</v>
       </c>
       <c r="G173" t="s">
         <v>26</v>
       </c>
       <c r="H173">
         <v>2</v>
       </c>
       <c r="I173" t="s">
         <v>1013</v>
       </c>
       <c r="J173" t="s">
         <v>1014</v>
       </c>
       <c r="K173" t="s">
         <v>1015</v>
       </c>