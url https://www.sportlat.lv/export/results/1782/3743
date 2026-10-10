--- v4 (2026-07-12)
+++ v5 (2026-10-10)
@@ -755,51 +755,51 @@
   <si>
     <t>Jasinskis</t>
   </si>
   <si>
     <t>Dienvidu</t>
   </si>
   <si>
     <t>0:24:10</t>
   </si>
   <si>
     <t>00:23:54.53</t>
   </si>
   <si>
     <t>Egils</t>
   </si>
   <si>
     <t>Kovaļonoks</t>
   </si>
   <si>
     <t>00:23:54.32</t>
   </si>
   <si>
     <t>Laura</t>
   </si>
   <si>
-    <t>Ābeltiņa</t>
+    <t>Jakobsone</t>
   </si>
   <si>
     <t>0:24:18</t>
   </si>
   <si>
     <t>00:24:09.54</t>
   </si>
   <si>
     <t>Emīls</t>
   </si>
   <si>
     <t>Petrovskis</t>
   </si>
   <si>
     <t>VSK Noskrien</t>
   </si>
   <si>
     <t>0:24:20</t>
   </si>
   <si>
     <t>00:23:50.55</t>
   </si>
   <si>
     <t>Rinalds</t>
   </si>