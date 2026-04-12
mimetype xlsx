--- v1 (2026-02-26)
+++ v2 (2026-04-12)
@@ -11901,51 +11901,53 @@
       </c>
       <c r="E196"/>
       <c r="F196" t="s">
         <v>15</v>
       </c>
       <c r="G196" t="s">
         <v>148</v>
       </c>
       <c r="H196">
         <v>1</v>
       </c>
       <c r="I196" t="s">
         <v>812</v>
       </c>
       <c r="J196" t="s">
         <v>812</v>
       </c>
       <c r="K196" t="s">
         <v>813</v>
       </c>
     </row>
     <row r="197" spans="1:11">
       <c r="A197">
         <v>196</v>
       </c>
-      <c r="B197"/>
+      <c r="B197" t="s">
+        <v>11</v>
+      </c>
       <c r="C197" t="s">
         <v>814</v>
       </c>
       <c r="D197" t="s">
         <v>815</v>
       </c>
       <c r="E197"/>
       <c r="F197" t="s">
         <v>15</v>
       </c>
       <c r="G197" t="s">
         <v>122</v>
       </c>
       <c r="H197">
         <v>1</v>
       </c>
       <c r="I197" t="s">
         <v>816</v>
       </c>
       <c r="J197" t="s">
         <v>816</v>
       </c>
       <c r="K197" t="s">
         <v>817</v>
       </c>