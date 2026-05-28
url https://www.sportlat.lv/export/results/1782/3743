--- v2 (2026-04-12)
+++ v3 (2026-05-28)
@@ -11433,51 +11433,53 @@
       </c>
       <c r="E182"/>
       <c r="F182" t="s">
         <v>15</v>
       </c>
       <c r="G182" t="s">
         <v>95</v>
       </c>
       <c r="H182">
         <v>1</v>
       </c>
       <c r="I182" t="s">
         <v>761</v>
       </c>
       <c r="J182" t="s">
         <v>761</v>
       </c>
       <c r="K182" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="183" spans="1:11">
       <c r="A183">
         <v>182</v>
       </c>
-      <c r="B183"/>
+      <c r="B183" t="s">
+        <v>11</v>
+      </c>
       <c r="C183" t="s">
         <v>763</v>
       </c>
       <c r="D183" t="s">
         <v>764</v>
       </c>
       <c r="E183" t="s">
         <v>284</v>
       </c>
       <c r="F183" t="s">
         <v>15</v>
       </c>
       <c r="G183" t="s">
         <v>216</v>
       </c>
       <c r="H183">
         <v>1</v>
       </c>
       <c r="I183" t="s">
         <v>761</v>
       </c>
       <c r="J183" t="s">
         <v>761</v>
       </c>
       <c r="K183" t="s">