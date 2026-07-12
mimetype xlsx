--- v3 (2026-05-28)
+++ v4 (2026-07-12)
@@ -11967,51 +11967,53 @@
       </c>
       <c r="E198"/>
       <c r="F198" t="s">
         <v>15</v>
       </c>
       <c r="G198" t="s">
         <v>122</v>
       </c>
       <c r="H198">
         <v>1</v>
       </c>
       <c r="I198" t="s">
         <v>816</v>
       </c>
       <c r="J198" t="s">
         <v>816</v>
       </c>
       <c r="K198" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="199" spans="1:11">
       <c r="A199">
         <v>198</v>
       </c>
-      <c r="B199"/>
+      <c r="B199" t="s">
+        <v>11</v>
+      </c>
       <c r="C199" t="s">
         <v>407</v>
       </c>
       <c r="D199" t="s">
         <v>821</v>
       </c>
       <c r="E199" t="s">
         <v>284</v>
       </c>
       <c r="F199" t="s">
         <v>15</v>
       </c>
       <c r="G199" t="s">
         <v>216</v>
       </c>
       <c r="H199">
         <v>1</v>
       </c>
       <c r="I199" t="s">
         <v>822</v>
       </c>
       <c r="J199" t="s">
         <v>822</v>
       </c>
       <c r="K199" t="s">
@@ -12922,51 +12924,53 @@
       </c>
       <c r="E227"/>
       <c r="F227" t="s">
         <v>15</v>
       </c>
       <c r="G227" t="s">
         <v>223</v>
       </c>
       <c r="H227">
         <v>1</v>
       </c>
       <c r="I227" t="s">
         <v>915</v>
       </c>
       <c r="J227" t="s">
         <v>915</v>
       </c>
       <c r="K227" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="228" spans="1:11">
       <c r="A228">
         <v>227</v>
       </c>
-      <c r="B228"/>
+      <c r="B228" t="s">
+        <v>11</v>
+      </c>
       <c r="C228" t="s">
         <v>917</v>
       </c>
       <c r="D228" t="s">
         <v>256</v>
       </c>
       <c r="E228" t="s">
         <v>257</v>
       </c>
       <c r="F228" t="s">
         <v>232</v>
       </c>
       <c r="G228" t="s">
         <v>122</v>
       </c>
       <c r="H228">
         <v>1</v>
       </c>
       <c r="I228" t="s">
         <v>918</v>
       </c>
       <c r="J228" t="s">
         <v>918</v>
       </c>
       <c r="K228" t="s">
@@ -13378,51 +13382,53 @@
       </c>
       <c r="E241"/>
       <c r="F241" t="s">
         <v>22</v>
       </c>
       <c r="G241" t="s">
         <v>122</v>
       </c>
       <c r="H241">
         <v>1</v>
       </c>
       <c r="I241" t="s">
         <v>959</v>
       </c>
       <c r="J241" t="s">
         <v>959</v>
       </c>
       <c r="K241" t="s">
         <v>960</v>
       </c>
     </row>
     <row r="242" spans="1:11">
       <c r="A242">
         <v>241</v>
       </c>
-      <c r="B242"/>
+      <c r="B242" t="s">
+        <v>11</v>
+      </c>
       <c r="C242" t="s">
         <v>129</v>
       </c>
       <c r="D242" t="s">
         <v>256</v>
       </c>
       <c r="E242" t="s">
         <v>257</v>
       </c>
       <c r="F242" t="s">
         <v>232</v>
       </c>
       <c r="G242" t="s">
         <v>35</v>
       </c>
       <c r="H242">
         <v>1</v>
       </c>
       <c r="I242" t="s">
         <v>961</v>
       </c>
       <c r="J242" t="s">
         <v>961</v>
       </c>
       <c r="K242" t="s">