--- v0 (2025-10-04)
+++ v1 (2026-05-05)
@@ -9687,51 +9687,53 @@
         <v>695</v>
       </c>
       <c r="F196" t="s">
         <v>19</v>
       </c>
       <c r="G196" t="s">
         <v>355</v>
       </c>
       <c r="H196">
         <v>1</v>
       </c>
       <c r="I196" t="s">
         <v>696</v>
       </c>
       <c r="J196" t="s">
         <v>696</v>
       </c>
       <c r="K196" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="197" spans="1:11">
       <c r="A197">
         <v>196</v>
       </c>
-      <c r="B197"/>
+      <c r="B197" t="s">
+        <v>22</v>
+      </c>
       <c r="C197" t="s">
         <v>459</v>
       </c>
       <c r="D197" t="s">
         <v>698</v>
       </c>
       <c r="E197"/>
       <c r="F197" t="s">
         <v>95</v>
       </c>
       <c r="G197" t="s">
         <v>125</v>
       </c>
       <c r="H197">
         <v>1</v>
       </c>
       <c r="I197" t="s">
         <v>699</v>
       </c>
       <c r="J197" t="s">
         <v>699</v>
       </c>
       <c r="K197" t="s">
         <v>700</v>
       </c>
@@ -10701,51 +10703,53 @@
       </c>
       <c r="E228"/>
       <c r="F228" t="s">
         <v>19</v>
       </c>
       <c r="G228" t="s">
         <v>705</v>
       </c>
       <c r="H228">
         <v>1</v>
       </c>
       <c r="I228" t="s">
         <v>792</v>
       </c>
       <c r="J228" t="s">
         <v>792</v>
       </c>
       <c r="K228" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="229" spans="1:11">
       <c r="A229">
         <v>228</v>
       </c>
-      <c r="B229"/>
+      <c r="B229" t="s">
+        <v>22</v>
+      </c>
       <c r="C229" t="s">
         <v>128</v>
       </c>
       <c r="D229" t="s">
         <v>797</v>
       </c>
       <c r="E229"/>
       <c r="F229" t="s">
         <v>19</v>
       </c>
       <c r="G229" t="s">
         <v>355</v>
       </c>
       <c r="H229">
         <v>1</v>
       </c>
       <c r="I229" t="s">
         <v>792</v>
       </c>
       <c r="J229" t="s">
         <v>792</v>
       </c>
       <c r="K229" t="s">
         <v>798</v>
       </c>