--- v1 (2026-05-05)
+++ v2 (2026-06-19)
@@ -10606,51 +10606,53 @@
       </c>
       <c r="E225"/>
       <c r="F225" t="s">
         <v>19</v>
       </c>
       <c r="G225" t="s">
         <v>346</v>
       </c>
       <c r="H225">
         <v>1</v>
       </c>
       <c r="I225" t="s">
         <v>786</v>
       </c>
       <c r="J225" t="s">
         <v>786</v>
       </c>
       <c r="K225" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="226" spans="1:11">
       <c r="A226">
         <v>225</v>
       </c>
-      <c r="B226"/>
+      <c r="B226" t="s">
+        <v>22</v>
+      </c>
       <c r="C226" t="s">
         <v>278</v>
       </c>
       <c r="D226" t="s">
         <v>788</v>
       </c>
       <c r="E226"/>
       <c r="F226" t="s">
         <v>19</v>
       </c>
       <c r="G226" t="s">
         <v>355</v>
       </c>
       <c r="H226">
         <v>1</v>
       </c>
       <c r="I226" t="s">
         <v>789</v>
       </c>
       <c r="J226" t="s">
         <v>789</v>
       </c>
       <c r="K226" t="s">
         <v>790</v>
       </c>
@@ -12295,51 +12297,53 @@
       </c>
       <c r="E278"/>
       <c r="F278" t="s">
         <v>19</v>
       </c>
       <c r="G278" t="s">
         <v>594</v>
       </c>
       <c r="H278">
         <v>1</v>
       </c>
       <c r="I278" t="s">
         <v>947</v>
       </c>
       <c r="J278" t="s">
         <v>947</v>
       </c>
       <c r="K278" t="s">
         <v>948</v>
       </c>
     </row>
     <row r="279" spans="1:11">
       <c r="A279">
         <v>278</v>
       </c>
-      <c r="B279"/>
+      <c r="B279" t="s">
+        <v>22</v>
+      </c>
       <c r="C279" t="s">
         <v>949</v>
       </c>
       <c r="D279" t="s">
         <v>950</v>
       </c>
       <c r="E279"/>
       <c r="F279" t="s">
         <v>19</v>
       </c>
       <c r="G279" t="s">
         <v>705</v>
       </c>
       <c r="H279">
         <v>1</v>
       </c>
       <c r="I279" t="s">
         <v>951</v>
       </c>
       <c r="J279" t="s">
         <v>951</v>
       </c>
       <c r="K279" t="s">
         <v>952</v>
       </c>