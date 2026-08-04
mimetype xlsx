--- v2 (2026-06-19)
+++ v3 (2026-08-04)
@@ -6454,51 +6454,53 @@
       </c>
       <c r="E95"/>
       <c r="F95" t="s">
         <v>19</v>
       </c>
       <c r="G95" t="s">
         <v>355</v>
       </c>
       <c r="H95">
         <v>1</v>
       </c>
       <c r="I95" t="s">
         <v>349</v>
       </c>
       <c r="J95" t="s">
         <v>349</v>
       </c>
       <c r="K95" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="96" spans="1:11">
       <c r="A96">
         <v>95</v>
       </c>
-      <c r="B96"/>
+      <c r="B96" t="s">
+        <v>22</v>
+      </c>
       <c r="C96" t="s">
         <v>272</v>
       </c>
       <c r="D96" t="s">
         <v>357</v>
       </c>
       <c r="E96" t="s">
         <v>358</v>
       </c>
       <c r="F96" t="s">
         <v>359</v>
       </c>
       <c r="G96" t="s">
         <v>125</v>
       </c>
       <c r="H96">
         <v>1</v>
       </c>
       <c r="I96" t="s">
         <v>360</v>
       </c>
       <c r="J96" t="s">
         <v>360</v>
       </c>
       <c r="K96" t="s">