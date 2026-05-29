--- v0 (2025-11-23)
+++ v1 (2026-05-29)
@@ -848,51 +848,53 @@
         <v>25</v>
       </c>
       <c r="G3" t="s">
         <v>16</v>
       </c>
       <c r="H3">
         <v>2</v>
       </c>
       <c r="I3" t="s">
         <v>26</v>
       </c>
       <c r="J3" t="s">
         <v>27</v>
       </c>
       <c r="K3" t="s">
         <v>28</v>
       </c>
       <c r="L3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4">
         <v>3</v>
       </c>
-      <c r="B4"/>
+      <c r="B4" t="s">
+        <v>21</v>
+      </c>
       <c r="C4" t="s">
         <v>30</v>
       </c>
       <c r="D4" t="s">
         <v>31</v>
       </c>
       <c r="E4" t="s">
         <v>24</v>
       </c>
       <c r="F4" t="s">
         <v>25</v>
       </c>
       <c r="G4" t="s">
         <v>32</v>
       </c>
       <c r="H4">
         <v>2</v>
       </c>
       <c r="I4" t="s">
         <v>33</v>
       </c>
       <c r="J4" t="s">
         <v>34</v>
       </c>
       <c r="K4" t="s">
@@ -956,51 +958,53 @@
         <v>47</v>
       </c>
       <c r="G6" t="s">
         <v>32</v>
       </c>
       <c r="H6">
         <v>2</v>
       </c>
       <c r="I6" t="s">
         <v>48</v>
       </c>
       <c r="J6" t="s">
         <v>49</v>
       </c>
       <c r="K6" t="s">
         <v>50</v>
       </c>
       <c r="L6" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7">
         <v>6</v>
       </c>
-      <c r="B7"/>
+      <c r="B7" t="s">
+        <v>21</v>
+      </c>
       <c r="C7" t="s">
         <v>52</v>
       </c>
       <c r="D7" t="s">
         <v>53</v>
       </c>
       <c r="E7" t="s">
         <v>24</v>
       </c>
       <c r="F7" t="s">
         <v>25</v>
       </c>
       <c r="G7" t="s">
         <v>32</v>
       </c>
       <c r="H7">
         <v>2</v>
       </c>
       <c r="I7" t="s">
         <v>54</v>
       </c>
       <c r="J7" t="s">
         <v>55</v>
       </c>
       <c r="K7" t="s">