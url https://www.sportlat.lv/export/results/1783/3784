--- v0 (2025-10-27)
+++ v1 (2026-06-12)
@@ -8228,51 +8228,53 @@
       </c>
       <c r="F144" t="s">
         <v>47</v>
       </c>
       <c r="G144" t="s">
         <v>168</v>
       </c>
       <c r="H144">
         <v>3</v>
       </c>
       <c r="I144" t="s">
         <v>774</v>
       </c>
       <c r="J144" t="s">
         <v>775</v>
       </c>
       <c r="K144"/>
       <c r="L144" t="s">
         <v>776</v>
       </c>
     </row>
     <row r="145" spans="1:12">
       <c r="A145">
         <v>144</v>
       </c>
-      <c r="B145"/>
+      <c r="B145" t="s">
+        <v>11</v>
+      </c>
       <c r="C145" t="s">
         <v>777</v>
       </c>
       <c r="D145" t="s">
         <v>778</v>
       </c>
       <c r="E145"/>
       <c r="F145" t="s">
         <v>72</v>
       </c>
       <c r="G145" t="s">
         <v>168</v>
       </c>
       <c r="H145">
         <v>3</v>
       </c>
       <c r="I145" t="s">
         <v>779</v>
       </c>
       <c r="J145" t="s">
         <v>780</v>
       </c>
       <c r="K145"/>
       <c r="L145" t="s">
         <v>781</v>