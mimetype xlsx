--- v1 (2026-06-12)
+++ v2 (2026-07-28)
@@ -5560,51 +5560,53 @@
       </c>
       <c r="F67" t="s">
         <v>203</v>
       </c>
       <c r="G67" t="s">
         <v>61</v>
       </c>
       <c r="H67">
         <v>3</v>
       </c>
       <c r="I67" t="s">
         <v>390</v>
       </c>
       <c r="J67" t="s">
         <v>391</v>
       </c>
       <c r="K67"/>
       <c r="L67" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="68" spans="1:12">
       <c r="A68">
         <v>67</v>
       </c>
-      <c r="B68"/>
+      <c r="B68" t="s">
+        <v>11</v>
+      </c>
       <c r="C68" t="s">
         <v>393</v>
       </c>
       <c r="D68" t="s">
         <v>394</v>
       </c>
       <c r="E68" t="s">
         <v>384</v>
       </c>
       <c r="F68"/>
       <c r="G68" t="s">
         <v>96</v>
       </c>
       <c r="H68">
         <v>3</v>
       </c>
       <c r="I68" t="s">
         <v>395</v>
       </c>
       <c r="J68" t="s">
         <v>396</v>
       </c>
       <c r="K68"/>
       <c r="L68" t="s">
         <v>397</v>
@@ -7010,51 +7012,53 @@
       <c r="E109"/>
       <c r="F109" t="s">
         <v>605</v>
       </c>
       <c r="G109" t="s">
         <v>61</v>
       </c>
       <c r="H109">
         <v>3</v>
       </c>
       <c r="I109" t="s">
         <v>606</v>
       </c>
       <c r="J109" t="s">
         <v>607</v>
       </c>
       <c r="K109"/>
       <c r="L109" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="110" spans="1:12">
       <c r="A110">
         <v>109</v>
       </c>
-      <c r="B110"/>
+      <c r="B110" t="s">
+        <v>11</v>
+      </c>
       <c r="C110" t="s">
         <v>609</v>
       </c>
       <c r="D110" t="s">
         <v>610</v>
       </c>
       <c r="E110"/>
       <c r="F110" t="s">
         <v>15</v>
       </c>
       <c r="G110" t="s">
         <v>110</v>
       </c>
       <c r="H110">
         <v>3</v>
       </c>
       <c r="I110" t="s">
         <v>611</v>
       </c>
       <c r="J110" t="s">
         <v>612</v>
       </c>
       <c r="K110"/>
       <c r="L110" t="s">
         <v>613</v>
@@ -8404,51 +8408,53 @@
       </c>
       <c r="F149" t="s">
         <v>203</v>
       </c>
       <c r="G149" t="s">
         <v>153</v>
       </c>
       <c r="H149">
         <v>3</v>
       </c>
       <c r="I149" t="s">
         <v>797</v>
       </c>
       <c r="J149" t="s">
         <v>798</v>
       </c>
       <c r="K149"/>
       <c r="L149" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="150" spans="1:12">
       <c r="A150">
         <v>149</v>
       </c>
-      <c r="B150"/>
+      <c r="B150" t="s">
+        <v>11</v>
+      </c>
       <c r="C150" t="s">
         <v>177</v>
       </c>
       <c r="D150" t="s">
         <v>800</v>
       </c>
       <c r="E150" t="s">
         <v>801</v>
       </c>
       <c r="F150" t="s">
         <v>147</v>
       </c>
       <c r="G150" t="s">
         <v>61</v>
       </c>
       <c r="H150">
         <v>3</v>
       </c>
       <c r="I150" t="s">
         <v>802</v>
       </c>
       <c r="J150" t="s">
         <v>803</v>
       </c>
       <c r="K150"/>