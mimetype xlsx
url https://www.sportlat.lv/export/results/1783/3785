--- v0 (2025-10-28)
+++ v1 (2026-07-27)
@@ -4113,51 +4113,53 @@
       </c>
       <c r="E45" t="s">
         <v>226</v>
       </c>
       <c r="F45" t="s">
         <v>227</v>
       </c>
       <c r="G45" t="s">
         <v>85</v>
       </c>
       <c r="H45">
         <v>2</v>
       </c>
       <c r="I45" t="s">
         <v>228</v>
       </c>
       <c r="J45"/>
       <c r="K45" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46">
         <v>45</v>
       </c>
-      <c r="B46"/>
+      <c r="B46" t="s">
+        <v>11</v>
+      </c>
       <c r="C46" t="s">
         <v>230</v>
       </c>
       <c r="D46" t="s">
         <v>231</v>
       </c>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46" t="s">
         <v>16</v>
       </c>
       <c r="H46">
         <v>2</v>
       </c>
       <c r="I46" t="s">
         <v>232</v>
       </c>
       <c r="J46"/>
       <c r="K46" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47">
         <v>46</v>
@@ -5899,51 +5901,53 @@
       </c>
       <c r="E101" t="s">
         <v>159</v>
       </c>
       <c r="F101" t="s">
         <v>160</v>
       </c>
       <c r="G101" t="s">
         <v>16</v>
       </c>
       <c r="H101">
         <v>2</v>
       </c>
       <c r="I101" t="s">
         <v>450</v>
       </c>
       <c r="J101"/>
       <c r="K101" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="102" spans="1:11">
       <c r="A102">
         <v>101</v>
       </c>
-      <c r="B102"/>
+      <c r="B102" t="s">
+        <v>11</v>
+      </c>
       <c r="C102" t="s">
         <v>455</v>
       </c>
       <c r="D102" t="s">
         <v>456</v>
       </c>
       <c r="E102" t="s">
         <v>54</v>
       </c>
       <c r="F102" t="s">
         <v>28</v>
       </c>
       <c r="G102" t="s">
         <v>92</v>
       </c>
       <c r="H102">
         <v>2</v>
       </c>
       <c r="I102" t="s">
         <v>457</v>
       </c>
       <c r="J102"/>
       <c r="K102" t="s">
         <v>458</v>
       </c>
@@ -6692,51 +6696,53 @@
       </c>
       <c r="E126" t="s">
         <v>550</v>
       </c>
       <c r="F126" t="s">
         <v>28</v>
       </c>
       <c r="G126" t="s">
         <v>16</v>
       </c>
       <c r="H126">
         <v>2</v>
       </c>
       <c r="I126" t="s">
         <v>551</v>
       </c>
       <c r="J126"/>
       <c r="K126" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="127" spans="1:11">
       <c r="A127">
         <v>126</v>
       </c>
-      <c r="B127"/>
+      <c r="B127" t="s">
+        <v>11</v>
+      </c>
       <c r="C127" t="s">
         <v>553</v>
       </c>
       <c r="D127" t="s">
         <v>225</v>
       </c>
       <c r="E127" t="s">
         <v>226</v>
       </c>
       <c r="F127" t="s">
         <v>227</v>
       </c>
       <c r="G127" t="s">
         <v>85</v>
       </c>
       <c r="H127">
         <v>2</v>
       </c>
       <c r="I127" t="s">
         <v>554</v>
       </c>
       <c r="J127"/>
       <c r="K127" t="s">
         <v>555</v>
       </c>