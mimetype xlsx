--- v0 (2025-10-27)
+++ v1 (2026-09-10)
@@ -1279,51 +1279,53 @@
       <c r="D14" t="s">
         <v>77</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
         <v>78</v>
       </c>
       <c r="G14" t="s">
         <v>34</v>
       </c>
       <c r="H14">
         <v>2</v>
       </c>
       <c r="I14" t="s">
         <v>79</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15">
         <v>14</v>
       </c>
-      <c r="B15"/>
+      <c r="B15" t="s">
+        <v>11</v>
+      </c>
       <c r="C15" t="s">
         <v>81</v>
       </c>
       <c r="D15" t="s">
         <v>82</v>
       </c>
       <c r="E15"/>
       <c r="F15" t="s">
         <v>55</v>
       </c>
       <c r="G15" t="s">
         <v>34</v>
       </c>
       <c r="H15">
         <v>2</v>
       </c>
       <c r="I15" t="s">
         <v>83</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="16" spans="1:11">