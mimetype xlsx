--- v0 (2025-10-04)
+++ v1 (2026-07-12)
@@ -2708,51 +2708,53 @@
         <v>224</v>
       </c>
       <c r="R20" t="s">
         <v>235</v>
       </c>
       <c r="S20" t="s">
         <v>235</v>
       </c>
       <c r="T20" t="s">
         <v>236</v>
       </c>
       <c r="U20" t="s">
         <v>212</v>
       </c>
       <c r="V20" t="s">
         <v>237</v>
       </c>
       <c r="W20" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="21" spans="1:23">
       <c r="A21">
         <v>20</v>
       </c>
-      <c r="B21"/>
+      <c r="B21" t="s">
+        <v>23</v>
+      </c>
       <c r="C21" t="s">
         <v>70</v>
       </c>
       <c r="D21" t="s">
         <v>239</v>
       </c>
       <c r="E21"/>
       <c r="F21" t="s">
         <v>240</v>
       </c>
       <c r="G21" t="s">
         <v>28</v>
       </c>
       <c r="H21">
         <v>13</v>
       </c>
       <c r="I21" t="s">
         <v>241</v>
       </c>
       <c r="J21" t="s">
         <v>186</v>
       </c>
       <c r="K21" t="s">
         <v>242</v>
       </c>