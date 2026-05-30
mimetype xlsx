--- v0 (2025-11-07)
+++ v1 (2026-05-30)
@@ -5817,51 +5817,53 @@
         <v>18</v>
       </c>
       <c r="H79">
         <v>4</v>
       </c>
       <c r="I79" t="s">
         <v>557</v>
       </c>
       <c r="J79" t="s">
         <v>558</v>
       </c>
       <c r="K79" t="s">
         <v>559</v>
       </c>
       <c r="L79" t="s">
         <v>563</v>
       </c>
       <c r="M79" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="80" spans="1:13">
       <c r="A80">
         <v>79</v>
       </c>
-      <c r="B80"/>
+      <c r="B80" t="s">
+        <v>13</v>
+      </c>
       <c r="C80" t="s">
         <v>565</v>
       </c>
       <c r="D80" t="s">
         <v>566</v>
       </c>
       <c r="E80"/>
       <c r="F80" t="s">
         <v>125</v>
       </c>
       <c r="G80" t="s">
         <v>93</v>
       </c>
       <c r="H80">
         <v>4</v>
       </c>
       <c r="I80" t="s">
         <v>567</v>
       </c>
       <c r="J80" t="s">
         <v>568</v>
       </c>
       <c r="K80" t="s">
         <v>569</v>
       </c>