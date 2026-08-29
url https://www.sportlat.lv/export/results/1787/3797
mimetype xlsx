--- v1 (2026-05-30)
+++ v2 (2026-08-29)
@@ -4883,51 +4883,53 @@
         <v>18</v>
       </c>
       <c r="H55">
         <v>4</v>
       </c>
       <c r="I55" t="s">
         <v>405</v>
       </c>
       <c r="J55" t="s">
         <v>406</v>
       </c>
       <c r="K55" t="s">
         <v>407</v>
       </c>
       <c r="L55" t="s">
         <v>408</v>
       </c>
       <c r="M55" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="56" spans="1:13">
       <c r="A56">
         <v>55</v>
       </c>
-      <c r="B56"/>
+      <c r="B56" t="s">
+        <v>13</v>
+      </c>
       <c r="C56" t="s">
         <v>410</v>
       </c>
       <c r="D56" t="s">
         <v>411</v>
       </c>
       <c r="E56"/>
       <c r="F56" t="s">
         <v>43</v>
       </c>
       <c r="G56" t="s">
         <v>27</v>
       </c>
       <c r="H56">
         <v>4</v>
       </c>
       <c r="I56" t="s">
         <v>412</v>
       </c>
       <c r="J56" t="s">
         <v>413</v>
       </c>
       <c r="K56" t="s">
         <v>407</v>
       </c>