--- v0 (2025-10-05)
+++ v1 (2026-05-05)
@@ -5584,51 +5584,53 @@
         <v>339</v>
       </c>
       <c r="F65" t="s">
         <v>22</v>
       </c>
       <c r="G65" t="s">
         <v>112</v>
       </c>
       <c r="H65">
         <v>2</v>
       </c>
       <c r="I65" t="s">
         <v>344</v>
       </c>
       <c r="J65" t="s">
         <v>345</v>
       </c>
       <c r="K65" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66">
         <v>65</v>
       </c>
-      <c r="B66"/>
+      <c r="B66" t="s">
+        <v>11</v>
+      </c>
       <c r="C66" t="s">
         <v>347</v>
       </c>
       <c r="D66" t="s">
         <v>203</v>
       </c>
       <c r="E66"/>
       <c r="F66" t="s">
         <v>139</v>
       </c>
       <c r="G66" t="s">
         <v>82</v>
       </c>
       <c r="H66">
         <v>2</v>
       </c>
       <c r="I66" t="s">
         <v>348</v>
       </c>
       <c r="J66" t="s">
         <v>349</v>
       </c>
       <c r="K66" t="s">
         <v>350</v>
       </c>
@@ -5846,51 +5848,53 @@
       </c>
       <c r="E73"/>
       <c r="F73" t="s">
         <v>377</v>
       </c>
       <c r="G73" t="s">
         <v>51</v>
       </c>
       <c r="H73">
         <v>2</v>
       </c>
       <c r="I73" t="s">
         <v>378</v>
       </c>
       <c r="J73" t="s">
         <v>300</v>
       </c>
       <c r="K73" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="74" spans="1:11">
       <c r="A74">
         <v>73</v>
       </c>
-      <c r="B74"/>
+      <c r="B74" t="s">
+        <v>11</v>
+      </c>
       <c r="C74" t="s">
         <v>380</v>
       </c>
       <c r="D74" t="s">
         <v>381</v>
       </c>
       <c r="E74" t="s">
         <v>382</v>
       </c>
       <c r="F74" t="s">
         <v>102</v>
       </c>
       <c r="G74" t="s">
         <v>82</v>
       </c>
       <c r="H74">
         <v>2</v>
       </c>
       <c r="I74" t="s">
         <v>383</v>
       </c>
       <c r="J74" t="s">
         <v>384</v>
       </c>
       <c r="K74" t="s">