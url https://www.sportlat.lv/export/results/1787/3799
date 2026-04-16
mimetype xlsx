--- v0 (2025-10-09)
+++ v1 (2026-04-16)
@@ -1929,51 +1929,53 @@
       <c r="D11" t="s">
         <v>62</v>
       </c>
       <c r="E11"/>
       <c r="F11" t="s">
         <v>63</v>
       </c>
       <c r="G11" t="s">
         <v>32</v>
       </c>
       <c r="H11">
         <v>1</v>
       </c>
       <c r="I11" t="s">
         <v>64</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
         <v>11</v>
       </c>
-      <c r="B12"/>
+      <c r="B12" t="s">
+        <v>17</v>
+      </c>
       <c r="C12" t="s">
         <v>66</v>
       </c>
       <c r="D12" t="s">
         <v>67</v>
       </c>
       <c r="E12" t="s">
         <v>68</v>
       </c>
       <c r="F12" t="s">
         <v>52</v>
       </c>
       <c r="G12" t="s">
         <v>32</v>
       </c>
       <c r="H12">
         <v>1</v>
       </c>
       <c r="I12" t="s">
         <v>64</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
         <v>69</v>
       </c>