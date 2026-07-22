--- v0 (2025-10-13)
+++ v1 (2026-07-22)
@@ -551,51 +551,51 @@
   <si>
     <t>00:56:41</t>
   </si>
   <si>
     <t>Leja</t>
   </si>
   <si>
     <t>Ziemeļkurzeme OK</t>
   </si>
   <si>
     <t>00:57:37</t>
   </si>
   <si>
     <t>Kaspars</t>
   </si>
   <si>
     <t>Šabāns</t>
   </si>
   <si>
     <t>00:57:42</t>
   </si>
   <si>
     <t>Sabīne</t>
   </si>
   <si>
-    <t>Grīnerte</t>
+    <t>Zujeva</t>
   </si>
   <si>
     <t>Matisons Runners Club</t>
   </si>
   <si>
     <t>00:58:00</t>
   </si>
   <si>
     <t>Aigars</t>
   </si>
   <si>
     <t>Zigurs</t>
   </si>
   <si>
     <t>individuali</t>
   </si>
   <si>
     <t>aluksne</t>
   </si>
   <si>
     <t>00:58:14</t>
   </si>
   <si>
     <t>Kārkle</t>
   </si>
@@ -5154,51 +5154,53 @@
         <v>64</v>
       </c>
       <c r="F86" t="s">
         <v>24</v>
       </c>
       <c r="G86" t="s">
         <v>228</v>
       </c>
       <c r="H86">
         <v>1</v>
       </c>
       <c r="I86" t="s">
         <v>329</v>
       </c>
       <c r="J86" t="s">
         <v>329</v>
       </c>
       <c r="K86" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="87" spans="1:11">
       <c r="A87">
         <v>86</v>
       </c>
-      <c r="B87"/>
+      <c r="B87" t="s">
+        <v>11</v>
+      </c>
       <c r="C87" t="s">
         <v>330</v>
       </c>
       <c r="D87" t="s">
         <v>331</v>
       </c>
       <c r="E87"/>
       <c r="F87" t="s">
         <v>99</v>
       </c>
       <c r="G87" t="s">
         <v>35</v>
       </c>
       <c r="H87">
         <v>1</v>
       </c>
       <c r="I87" t="s">
         <v>332</v>
       </c>
       <c r="J87" t="s">
         <v>332</v>
       </c>
       <c r="K87" t="s">
         <v>332</v>
       </c>