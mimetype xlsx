--- v0 (2025-10-12)
+++ v1 (2026-05-29)
@@ -1292,51 +1292,51 @@
   <si>
     <t>00:20:48</t>
   </si>
   <si>
     <t>Andris</t>
   </si>
   <si>
     <t>Ekša</t>
   </si>
   <si>
     <t>00:20:55</t>
   </si>
   <si>
     <t>Krista</t>
   </si>
   <si>
     <t>Sondore</t>
   </si>
   <si>
     <t>Ādaži</t>
   </si>
   <si>
     <t>00:21:11</t>
   </si>
   <si>
-    <t>Bindere-Čodere</t>
+    <t>Bindere</t>
   </si>
   <si>
     <t>00:21:16</t>
   </si>
   <si>
     <t>Aleksandrova</t>
   </si>
   <si>
     <t>00:21:18</t>
   </si>
   <si>
     <t>Biruta</t>
   </si>
   <si>
     <t>Akula</t>
   </si>
   <si>
     <t>00:21:24</t>
   </si>
   <si>
     <t>Anita</t>
   </si>
   <si>
     <t>Raspopova</t>
   </si>