--- v1 (2026-05-29)
+++ v2 (2026-07-14)
@@ -4963,51 +4963,53 @@
       </c>
       <c r="E85"/>
       <c r="F85" t="s">
         <v>27</v>
       </c>
       <c r="G85" t="s">
         <v>238</v>
       </c>
       <c r="H85">
         <v>1</v>
       </c>
       <c r="I85" t="s">
         <v>300</v>
       </c>
       <c r="J85" t="s">
         <v>300</v>
       </c>
       <c r="K85" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="86" spans="1:11">
       <c r="A86">
         <v>85</v>
       </c>
-      <c r="B86"/>
+      <c r="B86" t="s">
+        <v>11</v>
+      </c>
       <c r="C86" t="s">
         <v>83</v>
       </c>
       <c r="D86" t="s">
         <v>233</v>
       </c>
       <c r="E86"/>
       <c r="F86" t="s">
         <v>163</v>
       </c>
       <c r="G86" t="s">
         <v>22</v>
       </c>
       <c r="H86">
         <v>1</v>
       </c>
       <c r="I86" t="s">
         <v>301</v>
       </c>
       <c r="J86" t="s">
         <v>301</v>
       </c>
       <c r="K86" t="s">
         <v>301</v>
       </c>