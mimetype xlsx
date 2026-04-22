--- v0 (2025-10-19)
+++ v1 (2026-04-22)
@@ -4805,51 +4805,53 @@
         <v>174</v>
       </c>
       <c r="F32" t="s">
         <v>165</v>
       </c>
       <c r="G32" t="s">
         <v>16</v>
       </c>
       <c r="H32">
         <v>1</v>
       </c>
       <c r="I32" t="s">
         <v>175</v>
       </c>
       <c r="J32" t="s">
         <v>175</v>
       </c>
       <c r="K32" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33">
         <v>32</v>
       </c>
-      <c r="B33"/>
+      <c r="B33" t="s">
+        <v>11</v>
+      </c>
       <c r="C33" t="s">
         <v>177</v>
       </c>
       <c r="D33" t="s">
         <v>178</v>
       </c>
       <c r="E33" t="s">
         <v>179</v>
       </c>
       <c r="F33" t="s">
         <v>22</v>
       </c>
       <c r="G33" t="s">
         <v>180</v>
       </c>
       <c r="H33">
         <v>1</v>
       </c>
       <c r="I33" t="s">
         <v>181</v>
       </c>
       <c r="J33" t="s">
         <v>181</v>
       </c>
       <c r="K33" t="s">