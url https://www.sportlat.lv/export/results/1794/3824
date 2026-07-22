--- v1 (2026-04-22)
+++ v2 (2026-07-22)
@@ -7938,51 +7938,53 @@
         <v>71</v>
       </c>
       <c r="F125" t="s">
         <v>586</v>
       </c>
       <c r="G125" t="s">
         <v>587</v>
       </c>
       <c r="H125">
         <v>1</v>
       </c>
       <c r="I125" t="s">
         <v>588</v>
       </c>
       <c r="J125" t="s">
         <v>588</v>
       </c>
       <c r="K125" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="126" spans="1:11">
       <c r="A126">
         <v>125</v>
       </c>
-      <c r="B126"/>
+      <c r="B126" t="s">
+        <v>11</v>
+      </c>
       <c r="C126" t="s">
         <v>12</v>
       </c>
       <c r="D126" t="s">
         <v>46</v>
       </c>
       <c r="E126"/>
       <c r="F126" t="s">
         <v>194</v>
       </c>
       <c r="G126" t="s">
         <v>54</v>
       </c>
       <c r="H126">
         <v>1</v>
       </c>
       <c r="I126" t="s">
         <v>590</v>
       </c>
       <c r="J126" t="s">
         <v>590</v>
       </c>
       <c r="K126" t="s">
         <v>591</v>
       </c>
@@ -10604,51 +10606,53 @@
       </c>
       <c r="E205"/>
       <c r="F205" t="s">
         <v>204</v>
       </c>
       <c r="G205" t="s">
         <v>170</v>
       </c>
       <c r="H205">
         <v>1</v>
       </c>
       <c r="I205" t="s">
         <v>891</v>
       </c>
       <c r="J205" t="s">
         <v>891</v>
       </c>
       <c r="K205" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="206" spans="1:11">
       <c r="A206">
         <v>205</v>
       </c>
-      <c r="B206"/>
+      <c r="B206" t="s">
+        <v>11</v>
+      </c>
       <c r="C206" t="s">
         <v>893</v>
       </c>
       <c r="D206" t="s">
         <v>178</v>
       </c>
       <c r="E206" t="s">
         <v>129</v>
       </c>
       <c r="F206" t="s">
         <v>128</v>
       </c>
       <c r="G206" t="s">
         <v>125</v>
       </c>
       <c r="H206">
         <v>1</v>
       </c>
       <c r="I206" t="s">
         <v>894</v>
       </c>
       <c r="J206" t="s">
         <v>894</v>
       </c>
       <c r="K206" t="s">
@@ -11336,51 +11340,53 @@
         <v>968</v>
       </c>
       <c r="F227" t="s">
         <v>28</v>
       </c>
       <c r="G227" t="s">
         <v>170</v>
       </c>
       <c r="H227">
         <v>1</v>
       </c>
       <c r="I227" t="s">
         <v>969</v>
       </c>
       <c r="J227" t="s">
         <v>969</v>
       </c>
       <c r="K227" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="228" spans="1:11">
       <c r="A228">
         <v>227</v>
       </c>
-      <c r="B228"/>
+      <c r="B228" t="s">
+        <v>11</v>
+      </c>
       <c r="C228" t="s">
         <v>12</v>
       </c>
       <c r="D228" t="s">
         <v>971</v>
       </c>
       <c r="E228"/>
       <c r="F228" t="s">
         <v>22</v>
       </c>
       <c r="G228" t="s">
         <v>16</v>
       </c>
       <c r="H228">
         <v>1</v>
       </c>
       <c r="I228" t="s">
         <v>972</v>
       </c>
       <c r="J228" t="s">
         <v>972</v>
       </c>
       <c r="K228" t="s">
         <v>973</v>
       </c>
@@ -12221,51 +12227,53 @@
       </c>
       <c r="E254"/>
       <c r="F254" t="s">
         <v>53</v>
       </c>
       <c r="G254" t="s">
         <v>311</v>
       </c>
       <c r="H254">
         <v>1</v>
       </c>
       <c r="I254" t="s">
         <v>1064</v>
       </c>
       <c r="J254" t="s">
         <v>1064</v>
       </c>
       <c r="K254" t="s">
         <v>1068</v>
       </c>
     </row>
     <row r="255" spans="1:11">
       <c r="A255">
         <v>254</v>
       </c>
-      <c r="B255"/>
+      <c r="B255" t="s">
+        <v>11</v>
+      </c>
       <c r="C255" t="s">
         <v>803</v>
       </c>
       <c r="D255" t="s">
         <v>306</v>
       </c>
       <c r="E255"/>
       <c r="F255" t="s">
         <v>204</v>
       </c>
       <c r="G255" t="s">
         <v>170</v>
       </c>
       <c r="H255">
         <v>1</v>
       </c>
       <c r="I255" t="s">
         <v>1069</v>
       </c>
       <c r="J255" t="s">
         <v>1069</v>
       </c>
       <c r="K255" t="s">
         <v>1070</v>
       </c>