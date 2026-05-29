--- v0 (2025-11-18)
+++ v1 (2026-05-29)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Export data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="908">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="909">
   <si>
     <t>Vieta</t>
   </si>
   <si>
     <t>Valsts</t>
   </si>
   <si>
     <t>Vārds</t>
   </si>
   <si>
     <t>Uzvārds</t>
   </si>
   <si>
     <t>Komanda</t>
   </si>
   <si>
     <t>Pilsēta</t>
   </si>
   <si>
     <t>Grupa</t>
   </si>
   <si>
     <t>Apļi</t>
   </si>
   <si>
@@ -2532,50 +2532,53 @@
     <t>2:12:32</t>
   </si>
   <si>
     <t>1:06:15</t>
   </si>
   <si>
     <t>1:06:17</t>
   </si>
   <si>
     <t>02:12:07.87</t>
   </si>
   <si>
     <t>Ozols</t>
   </si>
   <si>
     <t>2:12:53</t>
   </si>
   <si>
     <t>0:58:29</t>
   </si>
   <si>
     <t>1:14:25</t>
   </si>
   <si>
     <t>02:12:42.16</t>
+  </si>
+  <si>
+    <t>Oļegs-Maigurs</t>
   </si>
   <si>
     <t>Otava</t>
   </si>
   <si>
     <t>2:14:58</t>
   </si>
   <si>
     <t>1:00:57</t>
   </si>
   <si>
     <t>1:14:02</t>
   </si>
   <si>
     <t>02:14:36.65</t>
   </si>
   <si>
     <t>Žydrune</t>
   </si>
   <si>
     <t>Ališauskiene</t>
   </si>
   <si>
     <t>2:15:46</t>
   </si>
@@ -8163,553 +8166,553 @@
       </c>
       <c r="H140">
         <v>2</v>
       </c>
       <c r="I140" t="s">
         <v>836</v>
       </c>
       <c r="J140" t="s">
         <v>837</v>
       </c>
       <c r="K140" t="s">
         <v>838</v>
       </c>
       <c r="L140" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="141" spans="1:12">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141" t="s">
         <v>21</v>
       </c>
       <c r="C141" t="s">
-        <v>319</v>
+        <v>840</v>
       </c>
       <c r="D141" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="E141" t="s">
         <v>179</v>
       </c>
       <c r="F141" t="s">
         <v>32</v>
       </c>
       <c r="G141" t="s">
         <v>26</v>
       </c>
       <c r="H141">
         <v>2</v>
       </c>
       <c r="I141" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="J141" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="K141" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="L141" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
     </row>
     <row r="142" spans="1:12">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142" t="s">
         <v>460</v>
       </c>
       <c r="C142" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="D142" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="E142"/>
       <c r="F142"/>
       <c r="G142" t="s">
         <v>572</v>
       </c>
       <c r="H142">
         <v>2</v>
       </c>
       <c r="I142" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="J142" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="K142" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="L142" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
     </row>
     <row r="143" spans="1:12">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143" t="s">
         <v>21</v>
       </c>
       <c r="C143" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="D143" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="E143"/>
       <c r="F143" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="G143" t="s">
         <v>369</v>
       </c>
       <c r="H143">
         <v>2</v>
       </c>
       <c r="I143" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="J143" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="K143" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="L143" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
     </row>
     <row r="144" spans="1:12">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144" t="s">
         <v>21</v>
       </c>
       <c r="C144" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="D144" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="E144" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F144" t="s">
         <v>285</v>
       </c>
       <c r="G144" t="s">
         <v>26</v>
       </c>
       <c r="H144">
         <v>2</v>
       </c>
       <c r="I144" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="J144" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="K144" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="L144" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
     </row>
     <row r="145" spans="1:12">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145" t="s">
         <v>21</v>
       </c>
       <c r="C145" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="D145" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="E145"/>
       <c r="F145" t="s">
         <v>210</v>
       </c>
       <c r="G145" t="s">
         <v>156</v>
       </c>
       <c r="H145">
         <v>2</v>
       </c>
       <c r="I145" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="J145" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="K145" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="L145" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
     </row>
     <row r="146" spans="1:12">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146" t="s">
         <v>21</v>
       </c>
       <c r="C146" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="D146" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="E146" t="s">
         <v>224</v>
       </c>
       <c r="F146" t="s">
         <v>32</v>
       </c>
       <c r="G146" t="s">
         <v>572</v>
       </c>
       <c r="H146">
         <v>2</v>
       </c>
       <c r="I146" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="J146" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="K146" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="L146" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
     </row>
     <row r="147" spans="1:12">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147"/>
       <c r="C147" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="D147" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="E147" t="s">
         <v>571</v>
       </c>
       <c r="F147" t="s">
         <v>636</v>
       </c>
       <c r="G147" t="s">
         <v>369</v>
       </c>
       <c r="H147">
         <v>2</v>
       </c>
       <c r="I147" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="J147" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="K147" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="L147" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
     </row>
     <row r="148" spans="1:12">
       <c r="A148" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="B148" t="s">
         <v>460</v>
       </c>
       <c r="C148" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="D148" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="E148" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="F148" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="G148" t="s">
         <v>26</v>
       </c>
       <c r="H148">
         <v>1</v>
       </c>
       <c r="I148" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="J148" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="K148"/>
       <c r="L148" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
     </row>
     <row r="149" spans="1:12">
       <c r="A149" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="B149" t="s">
         <v>21</v>
       </c>
       <c r="C149" t="s">
         <v>337</v>
       </c>
       <c r="D149" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="E149"/>
       <c r="F149" t="s">
         <v>32</v>
       </c>
       <c r="G149" t="s">
         <v>156</v>
       </c>
       <c r="H149">
         <v>1</v>
       </c>
       <c r="I149" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="J149" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="K149"/>
       <c r="L149" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
     </row>
     <row r="150" spans="1:12">
       <c r="A150" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="B150" t="s">
         <v>21</v>
       </c>
       <c r="C150" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="D150" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="E150"/>
       <c r="F150" t="s">
         <v>55</v>
       </c>
       <c r="G150" t="s">
         <v>26</v>
       </c>
       <c r="H150">
         <v>1</v>
       </c>
       <c r="I150" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="J150" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="K150"/>
       <c r="L150" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
     </row>
     <row r="151" spans="1:12">
       <c r="A151" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="B151"/>
       <c r="C151" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="D151" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="E151" t="s">
         <v>571</v>
       </c>
       <c r="F151" t="s">
         <v>442</v>
       </c>
       <c r="G151" t="s">
         <v>572</v>
       </c>
       <c r="H151">
         <v>1</v>
       </c>
       <c r="I151" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="J151" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="K151"/>
       <c r="L151" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
     </row>
     <row r="152" spans="1:12">
       <c r="A152" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="B152" t="s">
         <v>21</v>
       </c>
       <c r="C152" t="s">
         <v>248</v>
       </c>
       <c r="D152" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="E152" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="F152" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="G152" t="s">
         <v>156</v>
       </c>
       <c r="H152">
         <v>0</v>
       </c>
       <c r="I152" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="J152"/>
       <c r="K152"/>
       <c r="L152"/>
     </row>
     <row r="153" spans="1:12">
       <c r="A153" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="B153"/>
       <c r="C153" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="D153" t="s">
         <v>500</v>
       </c>
       <c r="E153"/>
       <c r="F153" t="s">
         <v>501</v>
       </c>
       <c r="G153" t="s">
         <v>26</v>
       </c>
       <c r="H153">
         <v>0</v>
       </c>
       <c r="I153" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="J153"/>
       <c r="K153"/>
       <c r="L153"/>
     </row>
     <row r="154" spans="1:12">
       <c r="A154" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="B154" t="s">
         <v>21</v>
       </c>
       <c r="C154" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="D154" t="s">
         <v>114</v>
       </c>
       <c r="E154"/>
       <c r="F154" t="s">
         <v>32</v>
       </c>
       <c r="G154" t="s">
         <v>26</v>
       </c>
       <c r="H154">
         <v>0</v>
       </c>
       <c r="I154" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="J154"/>
       <c r="K154"/>
       <c r="L154"/>
     </row>
     <row r="155" spans="1:12">
       <c r="A155" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="B155" t="s">
         <v>21</v>
       </c>
       <c r="C155" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="D155" t="s">
         <v>482</v>
       </c>
       <c r="E155" t="s">
         <v>40</v>
       </c>
       <c r="F155" t="s">
         <v>185</v>
       </c>
       <c r="G155" t="s">
         <v>26</v>
       </c>
       <c r="H155">
         <v>0</v>
       </c>
       <c r="I155" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="J155"/>
       <c r="K155"/>
       <c r="L155"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>