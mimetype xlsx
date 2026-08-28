--- v1 (2026-05-29)
+++ v2 (2026-08-28)
@@ -7632,51 +7632,53 @@
         <v>32</v>
       </c>
       <c r="G125" t="s">
         <v>26</v>
       </c>
       <c r="H125">
         <v>2</v>
       </c>
       <c r="I125" t="s">
         <v>754</v>
       </c>
       <c r="J125" t="s">
         <v>755</v>
       </c>
       <c r="K125" t="s">
         <v>756</v>
       </c>
       <c r="L125" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="126" spans="1:12">
       <c r="A126">
         <v>125</v>
       </c>
-      <c r="B126"/>
+      <c r="B126" t="s">
+        <v>21</v>
+      </c>
       <c r="C126" t="s">
         <v>758</v>
       </c>
       <c r="D126" t="s">
         <v>759</v>
       </c>
       <c r="E126"/>
       <c r="F126" t="s">
         <v>760</v>
       </c>
       <c r="G126" t="s">
         <v>26</v>
       </c>
       <c r="H126">
         <v>2</v>
       </c>
       <c r="I126" t="s">
         <v>761</v>
       </c>
       <c r="J126" t="s">
         <v>762</v>
       </c>
       <c r="K126" t="s">
         <v>763</v>
       </c>