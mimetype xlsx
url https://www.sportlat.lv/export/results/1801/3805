--- v0 (2025-11-15)
+++ v1 (2026-08-30)
@@ -3454,51 +3454,53 @@
       </c>
       <c r="E65"/>
       <c r="F65" t="s">
         <v>125</v>
       </c>
       <c r="G65" t="s">
         <v>27</v>
       </c>
       <c r="H65">
         <v>1</v>
       </c>
       <c r="I65" t="s">
         <v>280</v>
       </c>
       <c r="J65" t="s">
         <v>280</v>
       </c>
       <c r="K65" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66">
         <v>65</v>
       </c>
-      <c r="B66"/>
+      <c r="B66" t="s">
+        <v>11</v>
+      </c>
       <c r="C66" t="s">
         <v>209</v>
       </c>
       <c r="D66" t="s">
         <v>285</v>
       </c>
       <c r="E66" t="s">
         <v>33</v>
       </c>
       <c r="F66" t="s">
         <v>33</v>
       </c>
       <c r="G66" t="s">
         <v>45</v>
       </c>
       <c r="H66">
         <v>1</v>
       </c>
       <c r="I66" t="s">
         <v>286</v>
       </c>
       <c r="J66" t="s">
         <v>286</v>
       </c>
       <c r="K66" t="s">