--- v1 (2026-02-21)
+++ v2 (2026-08-21)
@@ -2365,51 +2365,53 @@
       </c>
       <c r="E32"/>
       <c r="F32" t="s">
         <v>88</v>
       </c>
       <c r="G32" t="s">
         <v>28</v>
       </c>
       <c r="H32">
         <v>1</v>
       </c>
       <c r="I32" t="s">
         <v>157</v>
       </c>
       <c r="J32" t="s">
         <v>157</v>
       </c>
       <c r="K32" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33">
         <v>32</v>
       </c>
-      <c r="B33"/>
+      <c r="B33" t="s">
+        <v>18</v>
+      </c>
       <c r="C33" t="s">
         <v>159</v>
       </c>
       <c r="D33" t="s">
         <v>160</v>
       </c>
       <c r="E33" t="s">
         <v>52</v>
       </c>
       <c r="F33" t="s">
         <v>37</v>
       </c>
       <c r="G33" t="s">
         <v>82</v>
       </c>
       <c r="H33">
         <v>1</v>
       </c>
       <c r="I33" t="s">
         <v>161</v>
       </c>
       <c r="J33" t="s">
         <v>161</v>
       </c>
       <c r="K33" t="s">