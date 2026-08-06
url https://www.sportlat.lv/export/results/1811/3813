--- v0 (2025-10-27)
+++ v1 (2026-08-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Export data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="273">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="274">
   <si>
     <t>Vieta</t>
   </si>
   <si>
     <t>Valsts</t>
   </si>
   <si>
     <t>Vārds</t>
   </si>
   <si>
     <t>Uzvārds</t>
   </si>
   <si>
     <t>Komanda</t>
   </si>
   <si>
     <t>Pilsēta</t>
   </si>
   <si>
     <t>Grupa</t>
   </si>
   <si>
     <t>Apļi</t>
   </si>
   <si>
@@ -372,50 +372,53 @@
     <t>Jūrmala</t>
   </si>
   <si>
     <t>M50</t>
   </si>
   <si>
     <t>0:53:12</t>
   </si>
   <si>
     <t>0:10:14</t>
   </si>
   <si>
     <t>0:02:00</t>
   </si>
   <si>
     <t>0:26:23</t>
   </si>
   <si>
     <t>0:01:01</t>
   </si>
   <si>
     <t>0:13:36</t>
   </si>
   <si>
     <t>00:53:11.03</t>
+  </si>
+  <si>
+    <t>EST</t>
   </si>
   <si>
     <t>Aivar</t>
   </si>
   <si>
     <t>Veri</t>
   </si>
   <si>
     <t>M60</t>
   </si>
   <si>
     <t>0:53:55</t>
   </si>
   <si>
     <t>0:10:05</t>
   </si>
   <si>
     <t>0:01:14</t>
   </si>
   <si>
     <t>0:25:36</t>
   </si>
   <si>
     <t>0:01:20</t>
   </si>
@@ -1703,778 +1706,780 @@
         <v>113</v>
       </c>
       <c r="J11" t="s">
         <v>114</v>
       </c>
       <c r="K11" t="s">
         <v>115</v>
       </c>
       <c r="L11" t="s">
         <v>116</v>
       </c>
       <c r="M11" t="s">
         <v>117</v>
       </c>
       <c r="N11" t="s">
         <v>118</v>
       </c>
       <c r="O11" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12">
         <v>11</v>
       </c>
-      <c r="B12"/>
+      <c r="B12" t="s">
+        <v>120</v>
+      </c>
       <c r="C12" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D12" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="H12">
         <v>9</v>
       </c>
       <c r="I12" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="J12" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="K12" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="L12" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="M12" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="N12" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="O12" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D13" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E13" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F13" t="s">
         <v>111</v>
       </c>
       <c r="G13" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="H13">
         <v>9</v>
       </c>
       <c r="I13" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="J13" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="K13" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="L13" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="M13" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="N13" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="O13" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14"/>
       <c r="C14" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D14" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E14" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="F14" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="G14" t="s">
         <v>42</v>
       </c>
       <c r="H14">
         <v>9</v>
       </c>
       <c r="I14" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="J14" t="s">
         <v>33</v>
       </c>
       <c r="K14" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="L14" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="M14" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="N14" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="O14" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D15" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E15" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F15" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="G15" t="s">
         <v>42</v>
       </c>
       <c r="H15">
         <v>9</v>
       </c>
       <c r="I15" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="J15" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="K15" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="L15" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="M15" t="s">
         <v>57</v>
       </c>
       <c r="N15" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="O15" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D16" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E16"/>
       <c r="F16" t="s">
         <v>18</v>
       </c>
       <c r="G16" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="H16">
         <v>9</v>
       </c>
       <c r="I16" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="J16" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="K16" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="L16" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="M16" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="N16" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="O16" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D17" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="E17"/>
       <c r="F17" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="G17" t="s">
         <v>19</v>
       </c>
       <c r="H17">
         <v>9</v>
       </c>
       <c r="I17" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="J17" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="K17" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="L17" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="M17" t="s">
         <v>45</v>
       </c>
       <c r="N17" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="O17" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D18" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E18" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F18" t="s">
         <v>18</v>
       </c>
       <c r="G18" t="s">
         <v>112</v>
       </c>
       <c r="H18">
         <v>9</v>
       </c>
       <c r="I18" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="J18" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="K18" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="L18" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="M18" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="N18" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="O18" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D19" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="E19" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="F19" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="G19" t="s">
         <v>112</v>
       </c>
       <c r="H19">
         <v>9</v>
       </c>
       <c r="I19" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="J19" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="K19" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="L19" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="M19" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="N19" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="O19" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="20" spans="1:15">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D20" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="E20" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="F20" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="G20" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="H20">
         <v>9</v>
       </c>
       <c r="I20" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="J20" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="K20" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="L20" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="M20" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="N20" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="O20" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="21" spans="1:15">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D21" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E21" t="s">
         <v>92</v>
       </c>
       <c r="F21" t="s">
         <v>18</v>
       </c>
       <c r="G21" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="H21">
         <v>9</v>
       </c>
       <c r="I21" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="J21" t="s">
         <v>54</v>
       </c>
       <c r="K21" t="s">
         <v>66</v>
       </c>
       <c r="L21" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="M21" t="s">
         <v>35</v>
       </c>
       <c r="N21" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="O21" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="D22" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E22"/>
       <c r="F22" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="G22" t="s">
         <v>42</v>
       </c>
       <c r="H22">
         <v>9</v>
       </c>
       <c r="I22" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="J22" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="K22" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="L22" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="M22" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="N22" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="O22" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D23" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E23" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F23" t="s">
         <v>18</v>
       </c>
       <c r="G23" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="H23">
         <v>9</v>
       </c>
       <c r="I23" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="J23" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="K23" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="L23" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="M23" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="N23" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="O23" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D24" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E24"/>
       <c r="F24" t="s">
         <v>111</v>
       </c>
       <c r="G24" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="H24">
         <v>9</v>
       </c>
       <c r="I24" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="J24" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="K24" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="L24" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="M24" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="N24" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="O24" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="D25" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E25" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F25" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="G25" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="H25">
         <v>9</v>
       </c>
       <c r="I25" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="J25" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="K25" t="s">
         <v>75</v>
       </c>
       <c r="L25" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="M25" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="N25" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="O25" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D26" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E26" t="s">
         <v>62</v>
       </c>
       <c r="F26" t="s">
         <v>63</v>
       </c>
       <c r="G26" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="H26">
         <v>9</v>
       </c>
       <c r="I26" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="J26" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="K26" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="L26" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="M26" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="N26" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="O26" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="D27" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="E27"/>
       <c r="F27" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="G27" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="H27">
         <v>9</v>
       </c>
       <c r="I27" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="J27" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="K27" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="L27" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="M27" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="N27" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="O27" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">