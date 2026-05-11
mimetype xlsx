--- v0 (2025-11-17)
+++ v1 (2026-05-11)
@@ -5161,51 +5161,53 @@
         <v>5</v>
       </c>
       <c r="I60" t="s">
         <v>517</v>
       </c>
       <c r="J60" t="s">
         <v>518</v>
       </c>
       <c r="K60" t="s">
         <v>519</v>
       </c>
       <c r="L60" t="s">
         <v>520</v>
       </c>
       <c r="M60" t="s">
         <v>521</v>
       </c>
       <c r="N60" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="61" spans="1:14">
       <c r="A61">
         <v>60</v>
       </c>
-      <c r="B61"/>
+      <c r="B61" t="s">
+        <v>14</v>
+      </c>
       <c r="C61" t="s">
         <v>15</v>
       </c>
       <c r="D61" t="s">
         <v>523</v>
       </c>
       <c r="E61" t="s">
         <v>524</v>
       </c>
       <c r="F61" t="s">
         <v>124</v>
       </c>
       <c r="G61" t="s">
         <v>19</v>
       </c>
       <c r="H61">
         <v>5</v>
       </c>
       <c r="I61" t="s">
         <v>525</v>
       </c>
       <c r="J61" t="s">
         <v>526</v>
       </c>
       <c r="K61" t="s">