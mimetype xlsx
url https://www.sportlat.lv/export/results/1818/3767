--- v1 (2026-05-11)
+++ v2 (2026-06-25)
@@ -4095,51 +4095,53 @@
         <v>5</v>
       </c>
       <c r="I35" t="s">
         <v>307</v>
       </c>
       <c r="J35" t="s">
         <v>308</v>
       </c>
       <c r="K35" t="s">
         <v>309</v>
       </c>
       <c r="L35" t="s">
         <v>310</v>
       </c>
       <c r="M35" t="s">
         <v>311</v>
       </c>
       <c r="N35" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="36" spans="1:14">
       <c r="A36">
         <v>35</v>
       </c>
-      <c r="B36"/>
+      <c r="B36" t="s">
+        <v>14</v>
+      </c>
       <c r="C36" t="s">
         <v>313</v>
       </c>
       <c r="D36" t="s">
         <v>314</v>
       </c>
       <c r="E36" t="s">
         <v>186</v>
       </c>
       <c r="F36" t="s">
         <v>38</v>
       </c>
       <c r="G36" t="s">
         <v>19</v>
       </c>
       <c r="H36">
         <v>5</v>
       </c>
       <c r="I36" t="s">
         <v>315</v>
       </c>
       <c r="J36" t="s">
         <v>316</v>
       </c>
       <c r="K36" t="s">