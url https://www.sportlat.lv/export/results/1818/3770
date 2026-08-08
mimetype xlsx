--- v0 (2025-10-03)
+++ v1 (2026-08-08)
@@ -10436,51 +10436,53 @@
       </c>
       <c r="E177"/>
       <c r="F177" t="s">
         <v>841</v>
       </c>
       <c r="G177" t="s">
         <v>86</v>
       </c>
       <c r="H177">
         <v>2</v>
       </c>
       <c r="I177" t="s">
         <v>842</v>
       </c>
       <c r="J177" t="s">
         <v>843</v>
       </c>
       <c r="K177" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="178" spans="1:11">
       <c r="A178">
         <v>177</v>
       </c>
-      <c r="B178"/>
+      <c r="B178" t="s">
+        <v>11</v>
+      </c>
       <c r="C178" t="s">
         <v>845</v>
       </c>
       <c r="D178" t="s">
         <v>846</v>
       </c>
       <c r="E178"/>
       <c r="F178" t="s">
         <v>847</v>
       </c>
       <c r="G178" t="s">
         <v>16</v>
       </c>
       <c r="H178">
         <v>2</v>
       </c>
       <c r="I178" t="s">
         <v>842</v>
       </c>
       <c r="J178" t="s">
         <v>843</v>
       </c>
       <c r="K178" t="s">
         <v>848</v>
       </c>