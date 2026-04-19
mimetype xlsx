--- v0 (2025-10-07)
+++ v1 (2026-04-19)
@@ -2101,51 +2101,53 @@
       </c>
       <c r="E32"/>
       <c r="F32" t="s">
         <v>163</v>
       </c>
       <c r="G32" t="s">
         <v>16</v>
       </c>
       <c r="H32">
         <v>1</v>
       </c>
       <c r="I32" t="s">
         <v>164</v>
       </c>
       <c r="J32" t="s">
         <v>164</v>
       </c>
       <c r="K32" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33">
         <v>32</v>
       </c>
-      <c r="B33"/>
+      <c r="B33" t="s">
+        <v>11</v>
+      </c>
       <c r="C33" t="s">
         <v>166</v>
       </c>
       <c r="D33" t="s">
         <v>167</v>
       </c>
       <c r="E33"/>
       <c r="F33" t="s">
         <v>38</v>
       </c>
       <c r="G33" t="s">
         <v>16</v>
       </c>
       <c r="H33">
         <v>1</v>
       </c>
       <c r="I33" t="s">
         <v>164</v>
       </c>
       <c r="J33" t="s">
         <v>164</v>
       </c>
       <c r="K33" t="s">
         <v>168</v>
       </c>