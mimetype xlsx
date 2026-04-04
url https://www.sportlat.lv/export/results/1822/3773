--- v1 (2026-02-13)
+++ v2 (2026-04-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Export data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="313">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="314">
   <si>
     <t>Vieta</t>
   </si>
   <si>
     <t>Valsts</t>
   </si>
   <si>
     <t>Vārds</t>
   </si>
   <si>
     <t>Uzvārds</t>
   </si>
   <si>
     <t>Komanda</t>
   </si>
   <si>
     <t>Pilsēta</t>
   </si>
   <si>
     <t>Grupa</t>
   </si>
   <si>
     <t>Apļi</t>
   </si>
   <si>
@@ -846,50 +846,53 @@
     <t>01:13:20.18</t>
   </si>
   <si>
     <t>Amanda</t>
   </si>
   <si>
     <t>Vaičuna</t>
   </si>
   <si>
     <t>1:14:23</t>
   </si>
   <si>
     <t>01:14:12.69</t>
   </si>
   <si>
     <t>Morozova-Liebus</t>
   </si>
   <si>
     <t>Supermammas</t>
   </si>
   <si>
     <t>1:15:02</t>
   </si>
   <si>
     <t>01:14:58.63</t>
+  </si>
+  <si>
+    <t>Kristīna</t>
   </si>
   <si>
     <t>Inģe</t>
   </si>
   <si>
     <t>Zane</t>
   </si>
   <si>
     <t>Kalēja</t>
   </si>
   <si>
     <t>1:15:03</t>
   </si>
   <si>
     <t>01:14:59.09</t>
   </si>
   <si>
     <t>Juris</t>
   </si>
   <si>
     <t>Dejus</t>
   </si>
   <si>
     <t>Nīca</t>
   </si>
@@ -3401,310 +3404,310 @@
       <c r="F63" t="s">
         <v>27</v>
       </c>
       <c r="G63" t="s">
         <v>43</v>
       </c>
       <c r="H63">
         <v>1</v>
       </c>
       <c r="I63" t="s">
         <v>276</v>
       </c>
       <c r="J63" t="s">
         <v>276</v>
       </c>
       <c r="K63" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64"/>
       <c r="C64" t="s">
-        <v>98</v>
+        <v>278</v>
       </c>
       <c r="D64" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="E64" t="s">
         <v>275</v>
       </c>
       <c r="F64" t="s">
         <v>27</v>
       </c>
       <c r="G64" t="s">
         <v>43</v>
       </c>
       <c r="H64">
         <v>1</v>
       </c>
       <c r="I64" t="s">
         <v>276</v>
       </c>
       <c r="J64" t="s">
         <v>276</v>
       </c>
       <c r="K64" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65"/>
       <c r="C65" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="D65" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E65" t="s">
         <v>275</v>
       </c>
       <c r="F65" t="s">
         <v>27</v>
       </c>
       <c r="G65" t="s">
         <v>43</v>
       </c>
       <c r="H65">
         <v>1</v>
       </c>
       <c r="I65" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="J65" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="K65" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
         <v>11</v>
       </c>
       <c r="C66" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="D66" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E66"/>
       <c r="F66" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="G66" t="s">
         <v>15</v>
       </c>
       <c r="H66">
         <v>1</v>
       </c>
       <c r="I66" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="J66" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="K66" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67"/>
       <c r="C67" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="D67" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E67"/>
       <c r="F67" t="s">
         <v>27</v>
       </c>
       <c r="G67" t="s">
         <v>43</v>
       </c>
       <c r="H67">
         <v>1</v>
       </c>
       <c r="I67" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="J67" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="K67" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
         <v>11</v>
       </c>
       <c r="C68" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="D68" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E68"/>
       <c r="F68" t="s">
         <v>27</v>
       </c>
       <c r="G68" t="s">
         <v>43</v>
       </c>
       <c r="H68">
         <v>1</v>
       </c>
       <c r="I68" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="J68" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="K68" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
         <v>11</v>
       </c>
       <c r="C69" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="D69" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E69" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F69" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="G69" t="s">
         <v>15</v>
       </c>
       <c r="H69">
         <v>1</v>
       </c>
       <c r="I69" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="J69" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="K69" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="70" spans="1:11">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
         <v>11</v>
       </c>
       <c r="C70" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="D70" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E70" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="F70" t="s">
         <v>27</v>
       </c>
       <c r="G70" t="s">
         <v>43</v>
       </c>
       <c r="H70">
         <v>1</v>
       </c>
       <c r="I70" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="J70" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="K70" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
     </row>
     <row r="71" spans="1:11">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C71" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="D71" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E71" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="F71" t="s">
         <v>176</v>
       </c>
       <c r="G71" t="s">
         <v>43</v>
       </c>
       <c r="H71">
         <v>1</v>
       </c>
       <c r="I71" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="J71" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="K71" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">