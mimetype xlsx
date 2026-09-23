--- v2 (2026-03-26)
+++ v3 (2026-09-23)
@@ -3778,51 +3778,53 @@
       </c>
       <c r="E69"/>
       <c r="F69" t="s">
         <v>91</v>
       </c>
       <c r="G69" t="s">
         <v>86</v>
       </c>
       <c r="H69">
         <v>1</v>
       </c>
       <c r="I69" t="s">
         <v>305</v>
       </c>
       <c r="J69" t="s">
         <v>305</v>
       </c>
       <c r="K69" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="70" spans="1:11">
       <c r="A70">
         <v>69</v>
       </c>
-      <c r="B70"/>
+      <c r="B70" t="s">
+        <v>11</v>
+      </c>
       <c r="C70" t="s">
         <v>307</v>
       </c>
       <c r="D70" t="s">
         <v>308</v>
       </c>
       <c r="E70"/>
       <c r="F70" t="s">
         <v>37</v>
       </c>
       <c r="G70" t="s">
         <v>86</v>
       </c>
       <c r="H70">
         <v>1</v>
       </c>
       <c r="I70" t="s">
         <v>309</v>
       </c>
       <c r="J70" t="s">
         <v>309</v>
       </c>
       <c r="K70" t="s">
         <v>310</v>
       </c>