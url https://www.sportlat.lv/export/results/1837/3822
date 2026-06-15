--- v0 (2025-10-25)
+++ v1 (2026-06-15)
@@ -548,51 +548,51 @@
   <si>
     <t>Burtnieki</t>
   </si>
   <si>
     <t>ST17</t>
   </si>
   <si>
     <t>0:53:54</t>
   </si>
   <si>
     <t>0:07:42</t>
   </si>
   <si>
     <t>0:15:05</t>
   </si>
   <si>
     <t>0:22:34</t>
   </si>
   <si>
     <t>0:30:02</t>
   </si>
   <si>
     <t>0:45:36</t>
   </si>
   <si>
-    <t>Oļegs</t>
+    <t>Oļegs-Maigurs</t>
   </si>
   <si>
     <t>Otava</t>
   </si>
   <si>
     <t>SmartCar.lv / Amserv Motors</t>
   </si>
   <si>
     <t>0:54:06</t>
   </si>
   <si>
     <t>0:15:01</t>
   </si>
   <si>
     <t>0:22:43</t>
   </si>
   <si>
     <t>0:30:22</t>
   </si>
   <si>
     <t>0:38:06</t>
   </si>
   <si>
     <t>0:46:07</t>
   </si>