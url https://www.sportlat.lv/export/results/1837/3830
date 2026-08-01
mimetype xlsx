--- v0 (2025-10-26)
+++ v1 (2026-08-01)
@@ -5280,53 +5280,51 @@
         <v>417</v>
       </c>
       <c r="F101" t="s">
         <v>37</v>
       </c>
       <c r="G101" t="s">
         <v>88</v>
       </c>
       <c r="H101">
         <v>1</v>
       </c>
       <c r="I101" t="s">
         <v>418</v>
       </c>
       <c r="J101" t="s">
         <v>418</v>
       </c>
       <c r="K101" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="102" spans="1:11">
       <c r="A102">
         <v>101</v>
       </c>
-      <c r="B102" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B102"/>
       <c r="C102" t="s">
         <v>18</v>
       </c>
       <c r="D102" t="s">
         <v>111</v>
       </c>
       <c r="E102"/>
       <c r="F102" t="s">
         <v>15</v>
       </c>
       <c r="G102" t="s">
         <v>27</v>
       </c>
       <c r="H102">
         <v>1</v>
       </c>
       <c r="I102" t="s">
         <v>420</v>
       </c>
       <c r="J102" t="s">
         <v>420</v>
       </c>
       <c r="K102" t="s">
         <v>421</v>
       </c>