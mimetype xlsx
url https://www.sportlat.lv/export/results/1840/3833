--- v2 (2026-09-07)
+++ v3 (2026-10-22)
@@ -1811,51 +1811,51 @@
   <si>
     <t>VSK Noskrien..Lsc.</t>
   </si>
   <si>
     <t>0:50:35</t>
   </si>
   <si>
     <t>0:26:57</t>
   </si>
   <si>
     <t>0:50:32</t>
   </si>
   <si>
     <t>Lāsma</t>
   </si>
   <si>
     <t>Poča</t>
   </si>
   <si>
     <t>0:50:26</t>
   </si>
   <si>
     <t>Alise</t>
   </si>
   <si>
-    <t>Reimane</t>
+    <t>Jēkabsone</t>
   </si>
   <si>
     <t>RĪga</t>
   </si>
   <si>
     <t>0:50:38</t>
   </si>
   <si>
     <t>0:27:07</t>
   </si>
   <si>
     <t>Zemītis</t>
   </si>
   <si>
     <t>Visa veida kustība</t>
   </si>
   <si>
     <t>0:50:49</t>
   </si>
   <si>
     <t>0:25:38</t>
   </si>
   <si>
     <t>0:27:40</t>
   </si>
@@ -7255,51 +7255,53 @@
         <v>2</v>
       </c>
       <c r="I90" t="s">
         <v>592</v>
       </c>
       <c r="J90" t="s">
         <v>372</v>
       </c>
       <c r="K90" t="s">
         <v>409</v>
       </c>
       <c r="L90" t="s">
         <v>571</v>
       </c>
       <c r="M90" t="s">
         <v>592</v>
       </c>
       <c r="N90" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="91" spans="1:14">
       <c r="A91">
         <v>90</v>
       </c>
-      <c r="B91"/>
+      <c r="B91" t="s">
+        <v>14</v>
+      </c>
       <c r="C91" t="s">
         <v>598</v>
       </c>
       <c r="D91" t="s">
         <v>599</v>
       </c>
       <c r="E91"/>
       <c r="F91" t="s">
         <v>600</v>
       </c>
       <c r="G91" t="s">
         <v>197</v>
       </c>
       <c r="H91">
         <v>2</v>
       </c>
       <c r="I91" t="s">
         <v>601</v>
       </c>
       <c r="J91" t="s">
         <v>491</v>
       </c>
       <c r="K91" t="s">
         <v>570</v>
       </c>