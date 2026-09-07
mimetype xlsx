--- v1 (2025-12-01)
+++ v2 (2026-09-07)
@@ -4719,51 +4719,53 @@
         <v>2</v>
       </c>
       <c r="I30" t="s">
         <v>228</v>
       </c>
       <c r="J30" t="s">
         <v>229</v>
       </c>
       <c r="K30" t="s">
         <v>107</v>
       </c>
       <c r="L30" t="s">
         <v>230</v>
       </c>
       <c r="M30" t="s">
         <v>228</v>
       </c>
       <c r="N30" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31">
         <v>30</v>
       </c>
-      <c r="B31"/>
+      <c r="B31" t="s">
+        <v>14</v>
+      </c>
       <c r="C31" t="s">
         <v>232</v>
       </c>
       <c r="D31" t="s">
         <v>233</v>
       </c>
       <c r="E31" t="s">
         <v>234</v>
       </c>
       <c r="F31" t="s">
         <v>89</v>
       </c>
       <c r="G31" t="s">
         <v>197</v>
       </c>
       <c r="H31">
         <v>2</v>
       </c>
       <c r="I31" t="s">
         <v>235</v>
       </c>
       <c r="J31" t="s">
         <v>158</v>
       </c>
       <c r="K31" t="s">