--- v3 (2026-09-06)
+++ v4 (2026-10-21)
@@ -7357,51 +7357,53 @@
         <v>273</v>
       </c>
       <c r="F125" t="s">
         <v>71</v>
       </c>
       <c r="G125" t="s">
         <v>102</v>
       </c>
       <c r="H125">
         <v>1</v>
       </c>
       <c r="I125" t="s">
         <v>542</v>
       </c>
       <c r="J125" t="s">
         <v>168</v>
       </c>
       <c r="K125" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="126" spans="1:11">
       <c r="A126">
         <v>125</v>
       </c>
-      <c r="B126"/>
+      <c r="B126" t="s">
+        <v>11</v>
+      </c>
       <c r="C126" t="s">
         <v>544</v>
       </c>
       <c r="D126" t="s">
         <v>545</v>
       </c>
       <c r="E126"/>
       <c r="F126" t="s">
         <v>266</v>
       </c>
       <c r="G126" t="s">
         <v>102</v>
       </c>
       <c r="H126">
         <v>1</v>
       </c>
       <c r="I126" t="s">
         <v>532</v>
       </c>
       <c r="J126" t="s">
         <v>389</v>
       </c>
       <c r="K126" t="s">
         <v>546</v>
       </c>