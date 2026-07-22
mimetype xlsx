--- v1 (2026-03-08)
+++ v2 (2026-07-22)
@@ -8962,51 +8962,53 @@
       </c>
       <c r="E174"/>
       <c r="F174" t="s">
         <v>71</v>
       </c>
       <c r="G174" t="s">
         <v>16</v>
       </c>
       <c r="H174">
         <v>1</v>
       </c>
       <c r="I174" t="s">
         <v>711</v>
       </c>
       <c r="J174" t="s">
         <v>710</v>
       </c>
       <c r="K174" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="175" spans="1:11">
       <c r="A175">
         <v>174</v>
       </c>
-      <c r="B175"/>
+      <c r="B175" t="s">
+        <v>11</v>
+      </c>
       <c r="C175" t="s">
         <v>704</v>
       </c>
       <c r="D175" t="s">
         <v>713</v>
       </c>
       <c r="E175" t="s">
         <v>714</v>
       </c>
       <c r="F175" t="s">
         <v>71</v>
       </c>
       <c r="G175" t="s">
         <v>16</v>
       </c>
       <c r="H175">
         <v>1</v>
       </c>
       <c r="I175" t="s">
         <v>715</v>
       </c>
       <c r="J175" t="s">
         <v>479</v>
       </c>
       <c r="K175" t="s">