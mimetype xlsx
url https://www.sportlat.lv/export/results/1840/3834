--- v2 (2026-07-22)
+++ v3 (2026-09-06)
@@ -10049,51 +10049,53 @@
       </c>
       <c r="E207"/>
       <c r="F207" t="s">
         <v>22</v>
       </c>
       <c r="G207" t="s">
         <v>102</v>
       </c>
       <c r="H207">
         <v>1</v>
       </c>
       <c r="I207" t="s">
         <v>829</v>
       </c>
       <c r="J207" t="s">
         <v>830</v>
       </c>
       <c r="K207" t="s">
         <v>831</v>
       </c>
     </row>
     <row r="208" spans="1:11">
       <c r="A208">
         <v>207</v>
       </c>
-      <c r="B208"/>
+      <c r="B208" t="s">
+        <v>11</v>
+      </c>
       <c r="C208" t="s">
         <v>832</v>
       </c>
       <c r="D208" t="s">
         <v>833</v>
       </c>
       <c r="E208"/>
       <c r="F208" t="s">
         <v>71</v>
       </c>
       <c r="G208" t="s">
         <v>102</v>
       </c>
       <c r="H208">
         <v>1</v>
       </c>
       <c r="I208" t="s">
         <v>834</v>
       </c>
       <c r="J208" t="s">
         <v>809</v>
       </c>
       <c r="K208" t="s">
         <v>826</v>
       </c>
@@ -10880,51 +10882,53 @@
       </c>
       <c r="E232"/>
       <c r="F232" t="s">
         <v>22</v>
       </c>
       <c r="G232" t="s">
         <v>102</v>
       </c>
       <c r="H232">
         <v>1</v>
       </c>
       <c r="I232" t="s">
         <v>906</v>
       </c>
       <c r="J232" t="s">
         <v>710</v>
       </c>
       <c r="K232" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="233" spans="1:11">
       <c r="A233">
         <v>233</v>
       </c>
-      <c r="B233"/>
+      <c r="B233" t="s">
+        <v>11</v>
+      </c>
       <c r="C233" t="s">
         <v>908</v>
       </c>
       <c r="D233" t="s">
         <v>909</v>
       </c>
       <c r="E233"/>
       <c r="F233" t="s">
         <v>513</v>
       </c>
       <c r="G233" t="s">
         <v>102</v>
       </c>
       <c r="H233">
         <v>1</v>
       </c>
       <c r="I233" t="s">
         <v>910</v>
       </c>
       <c r="J233" t="s">
         <v>676</v>
       </c>
       <c r="K233" t="s">
         <v>911</v>
       </c>