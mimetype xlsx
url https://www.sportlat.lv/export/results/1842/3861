--- v0 (2026-08-08)
+++ v1 (2026-09-22)
@@ -1300,51 +1300,53 @@
       <c r="C7" t="s">
         <v>35</v>
       </c>
       <c r="D7" t="s">
         <v>36</v>
       </c>
       <c r="E7"/>
       <c r="F7" t="s">
         <v>37</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="H7">
         <v>1</v>
       </c>
       <c r="I7" t="s">
         <v>38</v>
       </c>
       <c r="J7"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7</v>
       </c>
-      <c r="B8"/>
+      <c r="B8" t="s">
+        <v>20</v>
+      </c>
       <c r="C8" t="s">
         <v>39</v>
       </c>
       <c r="D8" t="s">
         <v>40</v>
       </c>
       <c r="E8" t="s">
         <v>41</v>
       </c>
       <c r="F8" t="s">
         <v>18</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="H8">
         <v>1</v>
       </c>
       <c r="I8" t="s">
         <v>42</v>
       </c>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">