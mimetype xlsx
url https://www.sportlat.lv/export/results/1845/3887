--- v0 (2026-06-07)
+++ v1 (2026-07-22)
@@ -3639,51 +3639,53 @@
         <v>26</v>
       </c>
       <c r="F12" t="s">
         <v>72</v>
       </c>
       <c r="G12" t="s">
         <v>33</v>
       </c>
       <c r="H12">
         <v>1</v>
       </c>
       <c r="I12" t="s">
         <v>73</v>
       </c>
       <c r="J12" t="s">
         <v>73</v>
       </c>
       <c r="K12" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
         <v>12</v>
       </c>
-      <c r="B13"/>
+      <c r="B13" t="s">
+        <v>11</v>
+      </c>
       <c r="C13" t="s">
         <v>75</v>
       </c>
       <c r="D13" t="s">
         <v>76</v>
       </c>
       <c r="E13" t="s">
         <v>77</v>
       </c>
       <c r="F13" t="s">
         <v>78</v>
       </c>
       <c r="G13" t="s">
         <v>16</v>
       </c>
       <c r="H13">
         <v>1</v>
       </c>
       <c r="I13" t="s">
         <v>79</v>
       </c>
       <c r="J13" t="s">
         <v>79</v>
       </c>
       <c r="K13" t="s">
@@ -9941,51 +9943,53 @@
         <v>844</v>
       </c>
       <c r="F200" t="s">
         <v>845</v>
       </c>
       <c r="G200" t="s">
         <v>95</v>
       </c>
       <c r="H200">
         <v>1</v>
       </c>
       <c r="I200" t="s">
         <v>846</v>
       </c>
       <c r="J200" t="s">
         <v>846</v>
       </c>
       <c r="K200" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="201" spans="1:11">
       <c r="A201">
         <v>200</v>
       </c>
-      <c r="B201"/>
+      <c r="B201" t="s">
+        <v>11</v>
+      </c>
       <c r="C201" t="s">
         <v>479</v>
       </c>
       <c r="D201" t="s">
         <v>848</v>
       </c>
       <c r="E201"/>
       <c r="F201" t="s">
         <v>45</v>
       </c>
       <c r="G201" t="s">
         <v>16</v>
       </c>
       <c r="H201">
         <v>1</v>
       </c>
       <c r="I201" t="s">
         <v>849</v>
       </c>
       <c r="J201" t="s">
         <v>849</v>
       </c>
       <c r="K201" t="s">
         <v>850</v>
       </c>