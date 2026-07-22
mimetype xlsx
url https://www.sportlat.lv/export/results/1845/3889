--- v0 (2026-06-07)
+++ v1 (2026-07-22)
@@ -1937,51 +1937,51 @@
   <si>
     <t>0:27:56</t>
   </si>
   <si>
     <t>00:27:56.00</t>
   </si>
   <si>
     <t>Ričards-Adrians</t>
   </si>
   <si>
     <t>Rikords</t>
   </si>
   <si>
     <t>ventspils</t>
   </si>
   <si>
     <t>0:28:02</t>
   </si>
   <si>
     <t>00:28:02.00</t>
   </si>
   <si>
     <t>Santa</t>
   </si>
   <si>
-    <t>Priede</t>
+    <t>Vesele</t>
   </si>
   <si>
     <t>smile</t>
   </si>
   <si>
     <t>0:28:05</t>
   </si>
   <si>
     <t>00:28:05.00</t>
   </si>
   <si>
     <t>Emīlija</t>
   </si>
   <si>
     <t>Grinberga</t>
   </si>
   <si>
     <t>Matisons Runner’s Club</t>
   </si>
   <si>
     <t>0:28:06</t>
   </si>
   <si>
     <t>00:28:06.00</t>
   </si>
@@ -5129,51 +5129,53 @@
         <v>33</v>
       </c>
       <c r="F19" t="s">
         <v>98</v>
       </c>
       <c r="G19" t="s">
         <v>15</v>
       </c>
       <c r="H19">
         <v>1</v>
       </c>
       <c r="I19" t="s">
         <v>99</v>
       </c>
       <c r="J19" t="s">
         <v>99</v>
       </c>
       <c r="K19" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20">
         <v>19</v>
       </c>
-      <c r="B20"/>
+      <c r="B20" t="s">
+        <v>11</v>
+      </c>
       <c r="C20" t="s">
         <v>101</v>
       </c>
       <c r="D20" t="s">
         <v>102</v>
       </c>
       <c r="E20"/>
       <c r="F20" t="s">
         <v>103</v>
       </c>
       <c r="G20" t="s">
         <v>22</v>
       </c>
       <c r="H20">
         <v>1</v>
       </c>
       <c r="I20" t="s">
         <v>104</v>
       </c>
       <c r="J20" t="s">
         <v>104</v>
       </c>
       <c r="K20" t="s">
         <v>105</v>
       </c>
@@ -5500,51 +5502,53 @@
       </c>
       <c r="E30"/>
       <c r="F30" t="s">
         <v>152</v>
       </c>
       <c r="G30" t="s">
         <v>15</v>
       </c>
       <c r="H30">
         <v>1</v>
       </c>
       <c r="I30" t="s">
         <v>153</v>
       </c>
       <c r="J30" t="s">
         <v>153</v>
       </c>
       <c r="K30" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31">
         <v>30</v>
       </c>
-      <c r="B31"/>
+      <c r="B31" t="s">
+        <v>11</v>
+      </c>
       <c r="C31" t="s">
         <v>155</v>
       </c>
       <c r="D31" t="s">
         <v>156</v>
       </c>
       <c r="E31"/>
       <c r="F31" t="s">
         <v>152</v>
       </c>
       <c r="G31" t="s">
         <v>15</v>
       </c>
       <c r="H31">
         <v>1</v>
       </c>
       <c r="I31" t="s">
         <v>153</v>
       </c>
       <c r="J31" t="s">
         <v>153</v>
       </c>
       <c r="K31" t="s">
         <v>154</v>
       </c>
@@ -6071,51 +6075,53 @@
       </c>
       <c r="E47"/>
       <c r="F47" t="s">
         <v>224</v>
       </c>
       <c r="G47" t="s">
         <v>64</v>
       </c>
       <c r="H47">
         <v>1</v>
       </c>
       <c r="I47" t="s">
         <v>225</v>
       </c>
       <c r="J47" t="s">
         <v>225</v>
       </c>
       <c r="K47" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48">
         <v>47</v>
       </c>
-      <c r="B48"/>
+      <c r="B48" t="s">
+        <v>11</v>
+      </c>
       <c r="C48" t="s">
         <v>227</v>
       </c>
       <c r="D48" t="s">
         <v>228</v>
       </c>
       <c r="E48"/>
       <c r="F48" t="s">
         <v>229</v>
       </c>
       <c r="G48" t="s">
         <v>64</v>
       </c>
       <c r="H48">
         <v>1</v>
       </c>
       <c r="I48" t="s">
         <v>230</v>
       </c>
       <c r="J48" t="s">
         <v>230</v>
       </c>
       <c r="K48" t="s">
         <v>231</v>
       </c>
@@ -6510,253 +6516,253 @@
       <c r="D60" t="s">
         <v>274</v>
       </c>
       <c r="E60"/>
       <c r="F60" t="s">
         <v>275</v>
       </c>
       <c r="G60" t="s">
         <v>64</v>
       </c>
       <c r="H60">
         <v>1</v>
       </c>
       <c r="I60" t="s">
         <v>276</v>
       </c>
       <c r="J60" t="s">
         <v>276</v>
       </c>
       <c r="K60" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B61" t="s">
         <v>11</v>
       </c>
       <c r="C61" t="s">
         <v>18</v>
       </c>
       <c r="D61" t="s">
         <v>278</v>
       </c>
       <c r="E61" t="s">
         <v>279</v>
       </c>
       <c r="F61" t="s">
         <v>57</v>
       </c>
       <c r="G61" t="s">
         <v>64</v>
       </c>
       <c r="H61">
         <v>1</v>
       </c>
       <c r="I61" t="s">
         <v>280</v>
       </c>
       <c r="J61" t="s">
         <v>280</v>
       </c>
       <c r="K61" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B62" t="s">
         <v>11</v>
       </c>
       <c r="C62" t="s">
         <v>282</v>
       </c>
       <c r="D62" t="s">
         <v>283</v>
       </c>
       <c r="E62" t="s">
         <v>279</v>
       </c>
       <c r="F62" t="s">
         <v>57</v>
       </c>
       <c r="G62" t="s">
         <v>22</v>
       </c>
       <c r="H62">
         <v>1</v>
       </c>
       <c r="I62" t="s">
         <v>280</v>
       </c>
       <c r="J62" t="s">
         <v>280</v>
       </c>
       <c r="K62" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B63"/>
       <c r="C63" t="s">
         <v>284</v>
       </c>
       <c r="D63" t="s">
         <v>285</v>
       </c>
       <c r="E63"/>
       <c r="F63" t="s">
         <v>286</v>
       </c>
       <c r="G63" t="s">
         <v>64</v>
       </c>
       <c r="H63">
         <v>1</v>
       </c>
       <c r="I63" t="s">
         <v>280</v>
       </c>
       <c r="J63" t="s">
         <v>280</v>
       </c>
       <c r="K63" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B64"/>
       <c r="C64" t="s">
         <v>287</v>
       </c>
       <c r="D64" t="s">
         <v>288</v>
       </c>
       <c r="E64" t="s">
         <v>255</v>
       </c>
       <c r="F64" t="s">
         <v>21</v>
       </c>
       <c r="G64" t="s">
         <v>86</v>
       </c>
       <c r="H64">
         <v>1</v>
       </c>
       <c r="I64" t="s">
         <v>289</v>
       </c>
       <c r="J64" t="s">
         <v>289</v>
       </c>
       <c r="K64" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B65" t="s">
         <v>11</v>
       </c>
       <c r="C65" t="s">
         <v>18</v>
       </c>
       <c r="D65" t="s">
         <v>291</v>
       </c>
       <c r="E65" t="s">
         <v>279</v>
       </c>
       <c r="F65" t="s">
         <v>57</v>
       </c>
       <c r="G65" t="s">
         <v>22</v>
       </c>
       <c r="H65">
         <v>1</v>
       </c>
       <c r="I65" t="s">
         <v>289</v>
       </c>
       <c r="J65" t="s">
         <v>289</v>
       </c>
       <c r="K65" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B66" t="s">
         <v>11</v>
       </c>
       <c r="C66" t="s">
         <v>292</v>
       </c>
       <c r="D66" t="s">
         <v>293</v>
       </c>
       <c r="E66"/>
       <c r="F66" t="s">
         <v>57</v>
       </c>
       <c r="G66" t="s">
         <v>86</v>
       </c>
       <c r="H66">
         <v>1</v>
       </c>
       <c r="I66" t="s">
         <v>294</v>
       </c>
       <c r="J66" t="s">
         <v>294</v>
       </c>
       <c r="K66" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B67" t="s">
         <v>11</v>
       </c>
       <c r="C67" t="s">
         <v>296</v>
       </c>
       <c r="D67" t="s">
         <v>297</v>
       </c>
       <c r="E67" t="s">
         <v>298</v>
       </c>
       <c r="F67" t="s">
         <v>299</v>
       </c>
       <c r="G67" t="s">
         <v>183</v>
       </c>
       <c r="H67">
         <v>1</v>
       </c>
       <c r="I67" t="s">
         <v>294</v>
       </c>
@@ -7522,115 +7528,117 @@
       </c>
       <c r="E90"/>
       <c r="F90" t="s">
         <v>57</v>
       </c>
       <c r="G90" t="s">
         <v>183</v>
       </c>
       <c r="H90">
         <v>1</v>
       </c>
       <c r="I90" t="s">
         <v>394</v>
       </c>
       <c r="J90" t="s">
         <v>394</v>
       </c>
       <c r="K90" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="91" spans="1:11">
       <c r="A91">
         <v>90</v>
       </c>
-      <c r="B91"/>
+      <c r="B91" t="s">
+        <v>11</v>
+      </c>
       <c r="C91" t="s">
         <v>398</v>
       </c>
       <c r="D91" t="s">
         <v>399</v>
       </c>
       <c r="E91"/>
       <c r="F91" t="s">
         <v>224</v>
       </c>
       <c r="G91" t="s">
         <v>22</v>
       </c>
       <c r="H91">
         <v>1</v>
       </c>
       <c r="I91" t="s">
         <v>400</v>
       </c>
       <c r="J91" t="s">
         <v>400</v>
       </c>
       <c r="K91" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="92" spans="1:11">
       <c r="A92">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B92" t="s">
         <v>11</v>
       </c>
       <c r="C92" t="s">
         <v>402</v>
       </c>
       <c r="D92" t="s">
         <v>403</v>
       </c>
       <c r="E92" t="s">
         <v>62</v>
       </c>
       <c r="F92" t="s">
         <v>57</v>
       </c>
       <c r="G92" t="s">
         <v>15</v>
       </c>
       <c r="H92">
         <v>1</v>
       </c>
       <c r="I92" t="s">
         <v>404</v>
       </c>
       <c r="J92" t="s">
         <v>404</v>
       </c>
       <c r="K92" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="93" spans="1:11">
       <c r="A93">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B93" t="s">
         <v>11</v>
       </c>
       <c r="C93" t="s">
         <v>406</v>
       </c>
       <c r="D93" t="s">
         <v>407</v>
       </c>
       <c r="E93" t="s">
         <v>56</v>
       </c>
       <c r="F93" t="s">
         <v>204</v>
       </c>
       <c r="G93" t="s">
         <v>86</v>
       </c>
       <c r="H93">
         <v>1</v>
       </c>
       <c r="I93" t="s">
         <v>404</v>
       </c>
@@ -7889,84 +7897,84 @@
       </c>
       <c r="E101" t="s">
         <v>279</v>
       </c>
       <c r="F101" t="s">
         <v>57</v>
       </c>
       <c r="G101" t="s">
         <v>64</v>
       </c>
       <c r="H101">
         <v>1</v>
       </c>
       <c r="I101" t="s">
         <v>434</v>
       </c>
       <c r="J101" t="s">
         <v>434</v>
       </c>
       <c r="K101" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="102" spans="1:11">
       <c r="A102">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="B102" t="s">
         <v>11</v>
       </c>
       <c r="C102" t="s">
         <v>436</v>
       </c>
       <c r="D102" t="s">
         <v>437</v>
       </c>
       <c r="E102"/>
       <c r="F102" t="s">
         <v>21</v>
       </c>
       <c r="G102" t="s">
         <v>86</v>
       </c>
       <c r="H102">
         <v>1</v>
       </c>
       <c r="I102" t="s">
         <v>438</v>
       </c>
       <c r="J102" t="s">
         <v>438</v>
       </c>
       <c r="K102" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="103" spans="1:11">
       <c r="A103">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B103" t="s">
         <v>11</v>
       </c>
       <c r="C103" t="s">
         <v>440</v>
       </c>
       <c r="D103" t="s">
         <v>441</v>
       </c>
       <c r="E103"/>
       <c r="F103" t="s">
         <v>57</v>
       </c>
       <c r="G103" t="s">
         <v>64</v>
       </c>
       <c r="H103">
         <v>1</v>
       </c>
       <c r="I103" t="s">
         <v>438</v>
       </c>
       <c r="J103" t="s">
         <v>438</v>
@@ -7990,51 +7998,53 @@
       </c>
       <c r="E104"/>
       <c r="F104" t="s">
         <v>224</v>
       </c>
       <c r="G104" t="s">
         <v>64</v>
       </c>
       <c r="H104">
         <v>1</v>
       </c>
       <c r="I104" t="s">
         <v>444</v>
       </c>
       <c r="J104" t="s">
         <v>444</v>
       </c>
       <c r="K104" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="105" spans="1:11">
       <c r="A105">
         <v>103</v>
       </c>
-      <c r="B105"/>
+      <c r="B105" t="s">
+        <v>11</v>
+      </c>
       <c r="C105" t="s">
         <v>446</v>
       </c>
       <c r="D105" t="s">
         <v>447</v>
       </c>
       <c r="E105"/>
       <c r="F105" t="s">
         <v>347</v>
       </c>
       <c r="G105" t="s">
         <v>64</v>
       </c>
       <c r="H105">
         <v>1</v>
       </c>
       <c r="I105" t="s">
         <v>444</v>
       </c>
       <c r="J105" t="s">
         <v>444</v>
       </c>
       <c r="K105" t="s">
         <v>445</v>
       </c>
@@ -8819,51 +8829,53 @@
       </c>
       <c r="E129"/>
       <c r="F129" t="s">
         <v>57</v>
       </c>
       <c r="G129" t="s">
         <v>64</v>
       </c>
       <c r="H129">
         <v>1</v>
       </c>
       <c r="I129" t="s">
         <v>542</v>
       </c>
       <c r="J129" t="s">
         <v>542</v>
       </c>
       <c r="K129" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="130" spans="1:11">
       <c r="A130">
         <v>129</v>
       </c>
-      <c r="B130"/>
+      <c r="B130" t="s">
+        <v>11</v>
+      </c>
       <c r="C130" t="s">
         <v>497</v>
       </c>
       <c r="D130" t="s">
         <v>544</v>
       </c>
       <c r="E130"/>
       <c r="F130" t="s">
         <v>63</v>
       </c>
       <c r="G130" t="s">
         <v>15</v>
       </c>
       <c r="H130">
         <v>1</v>
       </c>
       <c r="I130" t="s">
         <v>545</v>
       </c>
       <c r="J130" t="s">
         <v>545</v>
       </c>
       <c r="K130" t="s">
         <v>546</v>
       </c>
@@ -9075,86 +9087,86 @@
       <c r="D137" t="s">
         <v>568</v>
       </c>
       <c r="E137"/>
       <c r="F137" t="s">
         <v>569</v>
       </c>
       <c r="G137" t="s">
         <v>64</v>
       </c>
       <c r="H137">
         <v>1</v>
       </c>
       <c r="I137" t="s">
         <v>570</v>
       </c>
       <c r="J137" t="s">
         <v>570</v>
       </c>
       <c r="K137" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="138" spans="1:11">
       <c r="A138">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="B138" t="s">
         <v>11</v>
       </c>
       <c r="C138" t="s">
         <v>572</v>
       </c>
       <c r="D138" t="s">
         <v>573</v>
       </c>
       <c r="E138" t="s">
         <v>370</v>
       </c>
       <c r="F138" t="s">
         <v>57</v>
       </c>
       <c r="G138" t="s">
         <v>239</v>
       </c>
       <c r="H138">
         <v>1</v>
       </c>
       <c r="I138" t="s">
         <v>574</v>
       </c>
       <c r="J138" t="s">
         <v>574</v>
       </c>
       <c r="K138" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="139" spans="1:11">
       <c r="A139">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B139" t="s">
         <v>11</v>
       </c>
       <c r="C139" t="s">
         <v>576</v>
       </c>
       <c r="D139" t="s">
         <v>382</v>
       </c>
       <c r="E139" t="s">
         <v>370</v>
       </c>
       <c r="F139" t="s">
         <v>57</v>
       </c>
       <c r="G139" t="s">
         <v>183</v>
       </c>
       <c r="H139">
         <v>1</v>
       </c>
       <c r="I139" t="s">
         <v>574</v>
       </c>
@@ -9314,84 +9326,84 @@
       </c>
       <c r="E144" t="s">
         <v>159</v>
       </c>
       <c r="F144" t="s">
         <v>120</v>
       </c>
       <c r="G144" t="s">
         <v>86</v>
       </c>
       <c r="H144">
         <v>1</v>
       </c>
       <c r="I144" t="s">
         <v>592</v>
       </c>
       <c r="J144" t="s">
         <v>592</v>
       </c>
       <c r="K144" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="145" spans="1:11">
       <c r="A145">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B145" t="s">
         <v>11</v>
       </c>
       <c r="C145" t="s">
         <v>594</v>
       </c>
       <c r="D145" t="s">
         <v>595</v>
       </c>
       <c r="E145"/>
       <c r="F145" t="s">
         <v>57</v>
       </c>
       <c r="G145" t="s">
         <v>86</v>
       </c>
       <c r="H145">
         <v>1</v>
       </c>
       <c r="I145" t="s">
         <v>596</v>
       </c>
       <c r="J145" t="s">
         <v>596</v>
       </c>
       <c r="K145" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="146" spans="1:11">
       <c r="A146">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="B146" t="s">
         <v>11</v>
       </c>
       <c r="C146" t="s">
         <v>598</v>
       </c>
       <c r="D146" t="s">
         <v>599</v>
       </c>
       <c r="E146" t="s">
         <v>279</v>
       </c>
       <c r="F146" t="s">
         <v>57</v>
       </c>
       <c r="G146" t="s">
         <v>183</v>
       </c>
       <c r="H146">
         <v>1</v>
       </c>
       <c r="I146" t="s">
         <v>596</v>
       </c>
@@ -9419,51 +9431,53 @@
         <v>56</v>
       </c>
       <c r="F147" t="s">
         <v>57</v>
       </c>
       <c r="G147" t="s">
         <v>86</v>
       </c>
       <c r="H147">
         <v>1</v>
       </c>
       <c r="I147" t="s">
         <v>602</v>
       </c>
       <c r="J147" t="s">
         <v>602</v>
       </c>
       <c r="K147" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="148" spans="1:11">
       <c r="A148">
         <v>147</v>
       </c>
-      <c r="B148"/>
+      <c r="B148" t="s">
+        <v>11</v>
+      </c>
       <c r="C148" t="s">
         <v>604</v>
       </c>
       <c r="D148" t="s">
         <v>605</v>
       </c>
       <c r="E148" t="s">
         <v>606</v>
       </c>
       <c r="F148" t="s">
         <v>204</v>
       </c>
       <c r="G148" t="s">
         <v>15</v>
       </c>
       <c r="H148">
         <v>1</v>
       </c>
       <c r="I148" t="s">
         <v>607</v>
       </c>
       <c r="J148" t="s">
         <v>607</v>
       </c>
       <c r="K148" t="s">
@@ -10491,86 +10505,86 @@
       <c r="D179" t="s">
         <v>710</v>
       </c>
       <c r="E179" t="s">
         <v>711</v>
       </c>
       <c r="F179"/>
       <c r="G179" t="s">
         <v>64</v>
       </c>
       <c r="H179">
         <v>1</v>
       </c>
       <c r="I179" t="s">
         <v>712</v>
       </c>
       <c r="J179" t="s">
         <v>712</v>
       </c>
       <c r="K179" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="180" spans="1:11">
       <c r="A180">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B180" t="s">
         <v>11</v>
       </c>
       <c r="C180" t="s">
         <v>714</v>
       </c>
       <c r="D180" t="s">
         <v>715</v>
       </c>
       <c r="E180" t="s">
         <v>686</v>
       </c>
       <c r="F180" t="s">
         <v>204</v>
       </c>
       <c r="G180" t="s">
         <v>64</v>
       </c>
       <c r="H180">
         <v>1</v>
       </c>
       <c r="I180" t="s">
         <v>716</v>
       </c>
       <c r="J180" t="s">
         <v>716</v>
       </c>
       <c r="K180" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="181" spans="1:11">
       <c r="A181">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="B181" t="s">
         <v>11</v>
       </c>
       <c r="C181" t="s">
         <v>547</v>
       </c>
       <c r="D181" t="s">
         <v>718</v>
       </c>
       <c r="E181" t="s">
         <v>719</v>
       </c>
       <c r="F181" t="s">
         <v>57</v>
       </c>
       <c r="G181" t="s">
         <v>86</v>
       </c>
       <c r="H181">
         <v>1</v>
       </c>
       <c r="I181" t="s">
         <v>716</v>
       </c>
@@ -10971,84 +10985,84 @@
       </c>
       <c r="E193" t="s">
         <v>56</v>
       </c>
       <c r="F193" t="s">
         <v>500</v>
       </c>
       <c r="G193" t="s">
         <v>15</v>
       </c>
       <c r="H193">
         <v>1</v>
       </c>
       <c r="I193" t="s">
         <v>759</v>
       </c>
       <c r="J193" t="s">
         <v>759</v>
       </c>
       <c r="K193" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="194" spans="1:11">
       <c r="A194">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B194" t="s">
         <v>11</v>
       </c>
       <c r="C194" t="s">
         <v>761</v>
       </c>
       <c r="D194" t="s">
         <v>762</v>
       </c>
       <c r="E194"/>
       <c r="F194" t="s">
         <v>74</v>
       </c>
       <c r="G194" t="s">
         <v>15</v>
       </c>
       <c r="H194">
         <v>1</v>
       </c>
       <c r="I194" t="s">
         <v>763</v>
       </c>
       <c r="J194" t="s">
         <v>763</v>
       </c>
       <c r="K194" t="s">
         <v>764</v>
       </c>
     </row>
     <row r="195" spans="1:11">
       <c r="A195">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B195"/>
       <c r="C195" t="s">
         <v>765</v>
       </c>
       <c r="D195" t="s">
         <v>766</v>
       </c>
       <c r="E195"/>
       <c r="F195" t="s">
         <v>103</v>
       </c>
       <c r="G195" t="s">
         <v>239</v>
       </c>
       <c r="H195">
         <v>1</v>
       </c>
       <c r="I195" t="s">
         <v>763</v>
       </c>
       <c r="J195" t="s">
         <v>763</v>
       </c>
       <c r="K195" t="s">
@@ -11134,86 +11148,86 @@
       <c r="D198" t="s">
         <v>249</v>
       </c>
       <c r="E198"/>
       <c r="F198" t="s">
         <v>57</v>
       </c>
       <c r="G198" t="s">
         <v>239</v>
       </c>
       <c r="H198">
         <v>1</v>
       </c>
       <c r="I198" t="s">
         <v>773</v>
       </c>
       <c r="J198" t="s">
         <v>773</v>
       </c>
       <c r="K198" t="s">
         <v>774</v>
       </c>
     </row>
     <row r="199" spans="1:11">
       <c r="A199">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B199" t="s">
         <v>11</v>
       </c>
       <c r="C199" t="s">
         <v>776</v>
       </c>
       <c r="D199" t="s">
         <v>777</v>
       </c>
       <c r="E199" t="s">
         <v>62</v>
       </c>
       <c r="F199" t="s">
         <v>57</v>
       </c>
       <c r="G199" t="s">
         <v>183</v>
       </c>
       <c r="H199">
         <v>1</v>
       </c>
       <c r="I199" t="s">
         <v>778</v>
       </c>
       <c r="J199" t="s">
         <v>778</v>
       </c>
       <c r="K199" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="200" spans="1:11">
       <c r="A200">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="B200" t="s">
         <v>11</v>
       </c>
       <c r="C200" t="s">
         <v>780</v>
       </c>
       <c r="D200" t="s">
         <v>781</v>
       </c>
       <c r="E200" t="s">
         <v>782</v>
       </c>
       <c r="F200" t="s">
         <v>57</v>
       </c>
       <c r="G200" t="s">
         <v>15</v>
       </c>
       <c r="H200">
         <v>1</v>
       </c>
       <c r="I200" t="s">
         <v>778</v>
       </c>
@@ -11476,82 +11490,82 @@
       </c>
       <c r="E208" t="s">
         <v>535</v>
       </c>
       <c r="F208" t="s">
         <v>57</v>
       </c>
       <c r="G208" t="s">
         <v>86</v>
       </c>
       <c r="H208">
         <v>1</v>
       </c>
       <c r="I208" t="s">
         <v>807</v>
       </c>
       <c r="J208" t="s">
         <v>807</v>
       </c>
       <c r="K208" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="209" spans="1:11">
       <c r="A209">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="B209"/>
       <c r="C209" t="s">
         <v>809</v>
       </c>
       <c r="D209" t="s">
         <v>369</v>
       </c>
       <c r="E209"/>
       <c r="F209" t="s">
         <v>57</v>
       </c>
       <c r="G209" t="s">
         <v>183</v>
       </c>
       <c r="H209">
         <v>1</v>
       </c>
       <c r="I209" t="s">
         <v>810</v>
       </c>
       <c r="J209" t="s">
         <v>810</v>
       </c>
       <c r="K209" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="210" spans="1:11">
       <c r="A210">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B210" t="s">
         <v>11</v>
       </c>
       <c r="C210" t="s">
         <v>812</v>
       </c>
       <c r="D210" t="s">
         <v>813</v>
       </c>
       <c r="E210"/>
       <c r="F210" t="s">
         <v>57</v>
       </c>
       <c r="G210" t="s">
         <v>15</v>
       </c>
       <c r="H210">
         <v>1</v>
       </c>
       <c r="I210" t="s">
         <v>810</v>
       </c>
       <c r="J210" t="s">
         <v>810</v>
@@ -11571,150 +11585,150 @@
       <c r="D211" t="s">
         <v>814</v>
       </c>
       <c r="E211"/>
       <c r="F211" t="s">
         <v>57</v>
       </c>
       <c r="G211" t="s">
         <v>86</v>
       </c>
       <c r="H211">
         <v>1</v>
       </c>
       <c r="I211" t="s">
         <v>815</v>
       </c>
       <c r="J211" t="s">
         <v>815</v>
       </c>
       <c r="K211" t="s">
         <v>816</v>
       </c>
     </row>
     <row r="212" spans="1:11">
       <c r="A212">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="B212"/>
       <c r="C212" t="s">
         <v>44</v>
       </c>
       <c r="D212" t="s">
         <v>817</v>
       </c>
       <c r="E212"/>
       <c r="F212" t="s">
         <v>204</v>
       </c>
       <c r="G212" t="s">
         <v>64</v>
       </c>
       <c r="H212">
         <v>1</v>
       </c>
       <c r="I212" t="s">
         <v>818</v>
       </c>
       <c r="J212" t="s">
         <v>818</v>
       </c>
       <c r="K212" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="213" spans="1:11">
       <c r="A213">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="B213" t="s">
         <v>11</v>
       </c>
       <c r="C213" t="s">
         <v>237</v>
       </c>
       <c r="D213" t="s">
         <v>820</v>
       </c>
       <c r="E213" t="s">
         <v>535</v>
       </c>
       <c r="F213" t="s">
         <v>57</v>
       </c>
       <c r="G213" t="s">
         <v>183</v>
       </c>
       <c r="H213">
         <v>1</v>
       </c>
       <c r="I213" t="s">
         <v>818</v>
       </c>
       <c r="J213" t="s">
         <v>818</v>
       </c>
       <c r="K213" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="214" spans="1:11">
       <c r="A214">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="B214" t="s">
         <v>11</v>
       </c>
       <c r="C214" t="s">
         <v>821</v>
       </c>
       <c r="D214" t="s">
         <v>822</v>
       </c>
       <c r="E214"/>
       <c r="F214" t="s">
         <v>204</v>
       </c>
       <c r="G214" t="s">
         <v>86</v>
       </c>
       <c r="H214">
         <v>1</v>
       </c>
       <c r="I214" t="s">
         <v>818</v>
       </c>
       <c r="J214" t="s">
         <v>818</v>
       </c>
       <c r="K214" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="215" spans="1:11">
       <c r="A215">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="B215" t="s">
         <v>11</v>
       </c>
       <c r="C215" t="s">
         <v>323</v>
       </c>
       <c r="D215" t="s">
         <v>823</v>
       </c>
       <c r="E215" t="s">
         <v>535</v>
       </c>
       <c r="F215" t="s">
         <v>57</v>
       </c>
       <c r="G215" t="s">
         <v>15</v>
       </c>
       <c r="H215">
         <v>1</v>
       </c>
       <c r="I215" t="s">
         <v>818</v>
       </c>
@@ -11773,51 +11787,53 @@
       </c>
       <c r="E217"/>
       <c r="F217" t="s">
         <v>57</v>
       </c>
       <c r="G217" t="s">
         <v>183</v>
       </c>
       <c r="H217">
         <v>1</v>
       </c>
       <c r="I217" t="s">
         <v>830</v>
       </c>
       <c r="J217" t="s">
         <v>830</v>
       </c>
       <c r="K217" t="s">
         <v>831</v>
       </c>
     </row>
     <row r="218" spans="1:11">
       <c r="A218">
         <v>217</v>
       </c>
-      <c r="B218"/>
+      <c r="B218" t="s">
+        <v>11</v>
+      </c>
       <c r="C218" t="s">
         <v>832</v>
       </c>
       <c r="D218" t="s">
         <v>766</v>
       </c>
       <c r="E218"/>
       <c r="F218" t="s">
         <v>103</v>
       </c>
       <c r="G218" t="s">
         <v>86</v>
       </c>
       <c r="H218">
         <v>1</v>
       </c>
       <c r="I218" t="s">
         <v>830</v>
       </c>
       <c r="J218" t="s">
         <v>830</v>
       </c>
       <c r="K218" t="s">
         <v>831</v>
       </c>
@@ -11899,82 +11915,82 @@
       <c r="D221" t="s">
         <v>842</v>
       </c>
       <c r="E221"/>
       <c r="F221" t="s">
         <v>57</v>
       </c>
       <c r="G221" t="s">
         <v>183</v>
       </c>
       <c r="H221">
         <v>1</v>
       </c>
       <c r="I221" t="s">
         <v>843</v>
       </c>
       <c r="J221" t="s">
         <v>843</v>
       </c>
       <c r="K221" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="222" spans="1:11">
       <c r="A222">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B222"/>
       <c r="C222" t="s">
         <v>845</v>
       </c>
       <c r="D222" t="s">
         <v>846</v>
       </c>
       <c r="E222"/>
       <c r="F222" t="s">
         <v>57</v>
       </c>
       <c r="G222" t="s">
         <v>183</v>
       </c>
       <c r="H222">
         <v>1</v>
       </c>
       <c r="I222" t="s">
         <v>847</v>
       </c>
       <c r="J222" t="s">
         <v>847</v>
       </c>
       <c r="K222" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="223" spans="1:11">
       <c r="A223">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="B223" t="s">
         <v>11</v>
       </c>
       <c r="C223" t="s">
         <v>237</v>
       </c>
       <c r="D223" t="s">
         <v>849</v>
       </c>
       <c r="E223"/>
       <c r="F223" t="s">
         <v>850</v>
       </c>
       <c r="G223" t="s">
         <v>239</v>
       </c>
       <c r="H223">
         <v>1</v>
       </c>
       <c r="I223" t="s">
         <v>847</v>
       </c>
       <c r="J223" t="s">
         <v>847</v>
@@ -12417,86 +12433,86 @@
       </c>
       <c r="E237" t="s">
         <v>896</v>
       </c>
       <c r="F237" t="s">
         <v>897</v>
       </c>
       <c r="G237" t="s">
         <v>183</v>
       </c>
       <c r="H237">
         <v>1</v>
       </c>
       <c r="I237" t="s">
         <v>898</v>
       </c>
       <c r="J237" t="s">
         <v>898</v>
       </c>
       <c r="K237" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="238" spans="1:11">
       <c r="A238">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="B238" t="s">
         <v>11</v>
       </c>
       <c r="C238" t="s">
         <v>203</v>
       </c>
       <c r="D238" t="s">
         <v>900</v>
       </c>
       <c r="E238" t="s">
         <v>719</v>
       </c>
       <c r="F238" t="s">
         <v>57</v>
       </c>
       <c r="G238" t="s">
         <v>15</v>
       </c>
       <c r="H238">
         <v>1</v>
       </c>
       <c r="I238" t="s">
         <v>901</v>
       </c>
       <c r="J238" t="s">
         <v>901</v>
       </c>
       <c r="K238" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="239" spans="1:11">
       <c r="A239">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B239"/>
       <c r="C239" t="s">
         <v>903</v>
       </c>
       <c r="D239" t="s">
         <v>904</v>
       </c>
       <c r="E239"/>
       <c r="F239" t="s">
         <v>21</v>
       </c>
       <c r="G239" t="s">
         <v>86</v>
       </c>
       <c r="H239">
         <v>1</v>
       </c>
       <c r="I239" t="s">
         <v>901</v>
       </c>
       <c r="J239" t="s">
         <v>901</v>
       </c>
       <c r="K239" t="s">
@@ -12580,82 +12596,82 @@
       </c>
       <c r="E242" t="s">
         <v>279</v>
       </c>
       <c r="F242" t="s">
         <v>57</v>
       </c>
       <c r="G242" t="s">
         <v>64</v>
       </c>
       <c r="H242">
         <v>1</v>
       </c>
       <c r="I242" t="s">
         <v>914</v>
       </c>
       <c r="J242" t="s">
         <v>914</v>
       </c>
       <c r="K242" t="s">
         <v>915</v>
       </c>
     </row>
     <row r="243" spans="1:11">
       <c r="A243">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="B243"/>
       <c r="C243" t="s">
         <v>292</v>
       </c>
       <c r="D243" t="s">
         <v>916</v>
       </c>
       <c r="E243"/>
       <c r="F243" t="s">
         <v>74</v>
       </c>
       <c r="G243" t="s">
         <v>86</v>
       </c>
       <c r="H243">
         <v>1</v>
       </c>
       <c r="I243" t="s">
         <v>917</v>
       </c>
       <c r="J243" t="s">
         <v>917</v>
       </c>
       <c r="K243" t="s">
         <v>918</v>
       </c>
     </row>
     <row r="244" spans="1:11">
       <c r="A244">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B244"/>
       <c r="C244" t="s">
         <v>150</v>
       </c>
       <c r="D244" t="s">
         <v>919</v>
       </c>
       <c r="E244"/>
       <c r="F244" t="s">
         <v>74</v>
       </c>
       <c r="G244" t="s">
         <v>15</v>
       </c>
       <c r="H244">
         <v>1</v>
       </c>
       <c r="I244" t="s">
         <v>917</v>
       </c>
       <c r="J244" t="s">
         <v>917</v>
       </c>
       <c r="K244" t="s">
@@ -13063,82 +13079,82 @@
       <c r="D257" t="s">
         <v>967</v>
       </c>
       <c r="E257"/>
       <c r="F257" t="s">
         <v>57</v>
       </c>
       <c r="G257" t="s">
         <v>86</v>
       </c>
       <c r="H257">
         <v>1</v>
       </c>
       <c r="I257" t="s">
         <v>968</v>
       </c>
       <c r="J257" t="s">
         <v>968</v>
       </c>
       <c r="K257" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="258" spans="1:11">
       <c r="A258">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B258"/>
       <c r="C258" t="s">
         <v>970</v>
       </c>
       <c r="D258" t="s">
         <v>878</v>
       </c>
       <c r="E258"/>
       <c r="F258" t="s">
         <v>109</v>
       </c>
       <c r="G258" t="s">
         <v>183</v>
       </c>
       <c r="H258">
         <v>1</v>
       </c>
       <c r="I258" t="s">
         <v>971</v>
       </c>
       <c r="J258" t="s">
         <v>971</v>
       </c>
       <c r="K258" t="s">
         <v>972</v>
       </c>
     </row>
     <row r="259" spans="1:11">
       <c r="A259">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="B259" t="s">
         <v>11</v>
       </c>
       <c r="C259" t="s">
         <v>973</v>
       </c>
       <c r="D259" t="s">
         <v>974</v>
       </c>
       <c r="E259"/>
       <c r="F259" t="s">
         <v>21</v>
       </c>
       <c r="G259" t="s">
         <v>86</v>
       </c>
       <c r="H259">
         <v>1</v>
       </c>
       <c r="I259" t="s">
         <v>971</v>
       </c>
       <c r="J259" t="s">
         <v>971</v>
@@ -13158,84 +13174,84 @@
       <c r="D260" t="s">
         <v>975</v>
       </c>
       <c r="E260"/>
       <c r="F260" t="s">
         <v>74</v>
       </c>
       <c r="G260" t="s">
         <v>15</v>
       </c>
       <c r="H260">
         <v>1</v>
       </c>
       <c r="I260" t="s">
         <v>976</v>
       </c>
       <c r="J260" t="s">
         <v>976</v>
       </c>
       <c r="K260" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="261" spans="1:11">
       <c r="A261">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="B261" t="s">
         <v>11</v>
       </c>
       <c r="C261" t="s">
         <v>978</v>
       </c>
       <c r="D261" t="s">
         <v>979</v>
       </c>
       <c r="E261"/>
       <c r="F261" t="s">
         <v>980</v>
       </c>
       <c r="G261" t="s">
         <v>86</v>
       </c>
       <c r="H261">
         <v>1</v>
       </c>
       <c r="I261" t="s">
         <v>981</v>
       </c>
       <c r="J261" t="s">
         <v>981</v>
       </c>
       <c r="K261" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="262" spans="1:11">
       <c r="A262">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B262"/>
       <c r="C262" t="s">
         <v>983</v>
       </c>
       <c r="D262" t="s">
         <v>984</v>
       </c>
       <c r="E262"/>
       <c r="F262" t="s">
         <v>74</v>
       </c>
       <c r="G262" t="s">
         <v>15</v>
       </c>
       <c r="H262">
         <v>1</v>
       </c>
       <c r="I262" t="s">
         <v>981</v>
       </c>
       <c r="J262" t="s">
         <v>981</v>
       </c>
       <c r="K262" t="s">
@@ -13253,84 +13269,84 @@
       <c r="D263" t="s">
         <v>986</v>
       </c>
       <c r="E263"/>
       <c r="F263" t="s">
         <v>74</v>
       </c>
       <c r="G263" t="s">
         <v>183</v>
       </c>
       <c r="H263">
         <v>1</v>
       </c>
       <c r="I263" t="s">
         <v>987</v>
       </c>
       <c r="J263" t="s">
         <v>987</v>
       </c>
       <c r="K263" t="s">
         <v>988</v>
       </c>
     </row>
     <row r="264" spans="1:11">
       <c r="A264">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B264"/>
       <c r="C264" t="s">
         <v>989</v>
       </c>
       <c r="D264" t="s">
         <v>990</v>
       </c>
       <c r="E264" t="s">
         <v>159</v>
       </c>
       <c r="F264" t="s">
         <v>120</v>
       </c>
       <c r="G264" t="s">
         <v>86</v>
       </c>
       <c r="H264">
         <v>1</v>
       </c>
       <c r="I264" t="s">
         <v>991</v>
       </c>
       <c r="J264" t="s">
         <v>991</v>
       </c>
       <c r="K264" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="265" spans="1:11">
       <c r="A265">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="B265"/>
       <c r="C265" t="s">
         <v>547</v>
       </c>
       <c r="D265" t="s">
         <v>993</v>
       </c>
       <c r="E265" t="s">
         <v>46</v>
       </c>
       <c r="F265"/>
       <c r="G265" t="s">
         <v>86</v>
       </c>
       <c r="H265">
         <v>1</v>
       </c>
       <c r="I265" t="s">
         <v>991</v>
       </c>
       <c r="J265" t="s">
         <v>991</v>
       </c>
       <c r="K265" t="s">
@@ -15025,51 +15041,53 @@
       </c>
       <c r="E317"/>
       <c r="F317" t="s">
         <v>57</v>
       </c>
       <c r="G317" t="s">
         <v>86</v>
       </c>
       <c r="H317">
         <v>1</v>
       </c>
       <c r="I317" t="s">
         <v>1165</v>
       </c>
       <c r="J317" t="s">
         <v>1165</v>
       </c>
       <c r="K317" t="s">
         <v>1166</v>
       </c>
     </row>
     <row r="318" spans="1:11">
       <c r="A318">
         <v>317</v>
       </c>
-      <c r="B318"/>
+      <c r="B318" t="s">
+        <v>11</v>
+      </c>
       <c r="C318" t="s">
         <v>1167</v>
       </c>
       <c r="D318" t="s">
         <v>391</v>
       </c>
       <c r="E318"/>
       <c r="F318" t="s">
         <v>1168</v>
       </c>
       <c r="G318" t="s">
         <v>86</v>
       </c>
       <c r="H318">
         <v>1</v>
       </c>
       <c r="I318" t="s">
         <v>1169</v>
       </c>
       <c r="J318" t="s">
         <v>1169</v>
       </c>
       <c r="K318" t="s">
         <v>1170</v>
       </c>
@@ -16230,86 +16248,86 @@
       <c r="D354" t="s">
         <v>1286</v>
       </c>
       <c r="E354"/>
       <c r="F354" t="s">
         <v>57</v>
       </c>
       <c r="G354" t="s">
         <v>239</v>
       </c>
       <c r="H354">
         <v>1</v>
       </c>
       <c r="I354" t="s">
         <v>1287</v>
       </c>
       <c r="J354" t="s">
         <v>1287</v>
       </c>
       <c r="K354" t="s">
         <v>1288</v>
       </c>
     </row>
     <row r="355" spans="1:11">
       <c r="A355">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="B355" t="s">
         <v>11</v>
       </c>
       <c r="C355" t="s">
         <v>989</v>
       </c>
       <c r="D355" t="s">
         <v>1289</v>
       </c>
       <c r="E355" t="s">
         <v>1290</v>
       </c>
       <c r="F355" t="s">
         <v>1291</v>
       </c>
       <c r="G355" t="s">
         <v>86</v>
       </c>
       <c r="H355">
         <v>1</v>
       </c>
       <c r="I355" t="s">
         <v>1292</v>
       </c>
       <c r="J355" t="s">
         <v>1292</v>
       </c>
       <c r="K355" t="s">
         <v>1293</v>
       </c>
     </row>
     <row r="356" spans="1:11">
       <c r="A356">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="B356" t="s">
         <v>11</v>
       </c>
       <c r="C356" t="s">
         <v>1294</v>
       </c>
       <c r="D356" t="s">
         <v>1295</v>
       </c>
       <c r="E356" t="s">
         <v>1290</v>
       </c>
       <c r="F356" t="s">
         <v>1296</v>
       </c>
       <c r="G356" t="s">
         <v>86</v>
       </c>
       <c r="H356">
         <v>1</v>
       </c>
       <c r="I356" t="s">
         <v>1292</v>
       </c>