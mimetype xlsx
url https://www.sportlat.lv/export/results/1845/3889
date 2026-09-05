--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -1829,51 +1829,51 @@
   <si>
     <t>00:27:20.00</t>
   </si>
   <si>
     <t>Kira</t>
   </si>
   <si>
     <t>Smirnova</t>
   </si>
   <si>
     <t>Jeļena</t>
   </si>
   <si>
     <t>Karabača</t>
   </si>
   <si>
     <t>0:27:21</t>
   </si>
   <si>
     <t>00:27:21.00</t>
   </si>
   <si>
     <t>Andrejs</t>
   </si>
   <si>
-    <t>Rūte</t>
+    <t>Rute</t>
   </si>
   <si>
     <t>PAVEIKS</t>
   </si>
   <si>
     <t>0:27:23</t>
   </si>
   <si>
     <t>00:27:23.00</t>
   </si>
   <si>
     <t>Morozova</t>
   </si>
   <si>
     <t>0:27:32</t>
   </si>
   <si>
     <t>00:27:32.00</t>
   </si>
   <si>
     <t>Egle</t>
   </si>
   <si>
     <t>0:27:38</t>
   </si>