--- v0 (2026-07-11)
+++ v1 (2026-08-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Export data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="554">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="556">
   <si>
     <t>Vieta</t>
   </si>
   <si>
     <t>Valsts</t>
   </si>
   <si>
     <t>Vārds</t>
   </si>
   <si>
     <t>Uzvārds</t>
   </si>
   <si>
     <t>Komanda</t>
   </si>
   <si>
     <t>Pilsēta</t>
   </si>
   <si>
     <t>Grupa</t>
   </si>
   <si>
     <t>Apļi</t>
   </si>
   <si>
@@ -488,50 +488,62 @@
   <si>
     <t>BRĪVDIENU ATLĒTI</t>
   </si>
   <si>
     <t>S20</t>
   </si>
   <si>
     <t>1:34:07</t>
   </si>
   <si>
     <t>Valdis</t>
   </si>
   <si>
     <t>Ondzuls</t>
   </si>
   <si>
     <t>6.kabinets</t>
   </si>
   <si>
     <t>Daugavpils</t>
   </si>
   <si>
     <t>1:35:56</t>
   </si>
   <si>
+    <t>Armands</t>
+  </si>
+  <si>
+    <t>Valdmanis</t>
+  </si>
+  <si>
+    <t>Ādaži</t>
+  </si>
+  <si>
+    <t>1:36:08</t>
+  </si>
+  <si>
     <t>Dagos-Daniels</t>
   </si>
   <si>
     <t>Vidulejs</t>
   </si>
   <si>
     <t>1:36:13</t>
   </si>
   <si>
     <t>Edijs</t>
   </si>
   <si>
     <t>Roķis</t>
   </si>
   <si>
     <t>Liepāja</t>
   </si>
   <si>
     <t>1:36:16</t>
   </si>
   <si>
     <t>Zane</t>
   </si>
   <si>
     <t>Ceriņa</t>
@@ -860,53 +872,50 @@
   <si>
     <t>Krists</t>
   </si>
   <si>
     <t>Buncis</t>
   </si>
   <si>
     <t>1:45:50</t>
   </si>
   <si>
     <t>Grīnbergs-Zaļkalns</t>
   </si>
   <si>
     <t>1:46:18</t>
   </si>
   <si>
     <t>Kopmanis</t>
   </si>
   <si>
     <t>1:46:30</t>
   </si>
   <si>
     <t>Šilinga</t>
   </si>
   <si>
-    <t>Ādaži</t>
-[...1 lines deleted...]
-  <si>
     <t>1:46:37</t>
   </si>
   <si>
     <t>Uģis</t>
   </si>
   <si>
     <t>Rungovskis</t>
   </si>
   <si>
     <t>1:46:41</t>
   </si>
   <si>
     <t>Andris</t>
   </si>
   <si>
     <t>Persidskis</t>
   </si>
   <si>
     <t>Baldone</t>
   </si>
   <si>
     <t>1:46:42</t>
   </si>
   <si>
     <t>Kristīne</t>
@@ -921,53 +930,50 @@
     <t>Katerina</t>
   </si>
   <si>
     <t>Prokopeņa</t>
   </si>
   <si>
     <t>ALOHA!</t>
   </si>
   <si>
     <t>OGRE</t>
   </si>
   <si>
     <t>1:46:47</t>
   </si>
   <si>
     <t>Dace</t>
   </si>
   <si>
     <t>Skrastiņa</t>
   </si>
   <si>
     <t>Stende, Talsu nov.</t>
   </si>
   <si>
     <t>1:47:02</t>
-  </si>
-[...1 lines deleted...]
-    <t>Armands</t>
   </si>
   <si>
     <t>Zelčs</t>
   </si>
   <si>
     <t>1:47:23</t>
   </si>
   <si>
     <t>Inga</t>
   </si>
   <si>
     <t>Neiceniece</t>
   </si>
   <si>
     <t>Preiļu Novads, Rožkalnu Pagasts</t>
   </si>
   <si>
     <t>1:47:32</t>
   </si>
   <si>
     <t>Neicenieks</t>
   </si>
   <si>
     <t>Lauris</t>
   </si>
@@ -2023,51 +2029,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K161"/>
+  <dimension ref="A1:K162"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -3309,4217 +3315,4250 @@
       <c r="I37" t="s">
         <v>157</v>
       </c>
       <c r="J37" t="s">
         <v>157</v>
       </c>
       <c r="K37" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>11</v>
       </c>
       <c r="C38" t="s">
         <v>158</v>
       </c>
       <c r="D38" t="s">
         <v>159</v>
       </c>
       <c r="E38"/>
       <c r="F38" t="s">
-        <v>37</v>
+        <v>160</v>
       </c>
       <c r="G38" t="s">
-        <v>54</v>
+        <v>112</v>
       </c>
       <c r="H38">
         <v>1</v>
       </c>
       <c r="I38" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="J38" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="K38" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>11</v>
       </c>
       <c r="C39" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D39" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="E39"/>
       <c r="F39" t="s">
-        <v>163</v>
+        <v>37</v>
       </c>
       <c r="G39" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="H39">
         <v>1</v>
       </c>
       <c r="I39" t="s">
         <v>164</v>
       </c>
       <c r="J39" t="s">
         <v>164</v>
       </c>
       <c r="K39" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
         <v>11</v>
       </c>
       <c r="C40" t="s">
         <v>165</v>
       </c>
       <c r="D40" t="s">
         <v>166</v>
       </c>
-      <c r="E40" t="s">
+      <c r="E40"/>
+      <c r="F40" t="s">
         <v>167</v>
       </c>
-      <c r="F40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G40" t="s">
-        <v>102</v>
+        <v>16</v>
       </c>
       <c r="H40">
         <v>1</v>
       </c>
       <c r="I40" t="s">
         <v>168</v>
       </c>
       <c r="J40" t="s">
         <v>168</v>
       </c>
       <c r="K40" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
         <v>11</v>
       </c>
       <c r="C41" t="s">
         <v>169</v>
       </c>
       <c r="D41" t="s">
         <v>170</v>
       </c>
       <c r="E41" t="s">
         <v>171</v>
       </c>
       <c r="F41" t="s">
+        <v>167</v>
+      </c>
+      <c r="G41" t="s">
+        <v>102</v>
+      </c>
+      <c r="H41">
+        <v>1</v>
+      </c>
+      <c r="I41" t="s">
         <v>172</v>
       </c>
-      <c r="G41" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J41" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="K41" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
         <v>11</v>
       </c>
       <c r="C42" t="s">
+        <v>173</v>
+      </c>
+      <c r="D42" t="s">
         <v>174</v>
       </c>
-      <c r="D42" t="s">
+      <c r="E42" t="s">
         <v>175</v>
       </c>
-      <c r="E42"/>
       <c r="F42" t="s">
-        <v>26</v>
+        <v>176</v>
       </c>
       <c r="G42" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="H42">
         <v>1</v>
       </c>
       <c r="I42" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="J42" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="K42" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
         <v>11</v>
       </c>
       <c r="C43" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D43" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="E43" t="s">
         <v>179</v>
       </c>
+      <c r="E43"/>
       <c r="F43" t="s">
+        <v>26</v>
+      </c>
+      <c r="G43" t="s">
+        <v>54</v>
+      </c>
+      <c r="H43">
+        <v>1</v>
+      </c>
+      <c r="I43" t="s">
         <v>180</v>
       </c>
-      <c r="G43" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J43" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="K43" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
         <v>11</v>
       </c>
       <c r="C44" t="s">
-        <v>122</v>
+        <v>181</v>
       </c>
       <c r="D44" t="s">
         <v>182</v>
       </c>
       <c r="E44" t="s">
         <v>183</v>
       </c>
       <c r="F44" t="s">
-        <v>116</v>
+        <v>184</v>
       </c>
       <c r="G44" t="s">
         <v>16</v>
       </c>
       <c r="H44">
         <v>1</v>
       </c>
       <c r="I44" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="J44" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="K44" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
         <v>11</v>
       </c>
       <c r="C45" t="s">
-        <v>56</v>
+        <v>122</v>
       </c>
       <c r="D45" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="E45" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="F45" t="s">
-        <v>185</v>
+        <v>116</v>
       </c>
       <c r="G45" t="s">
         <v>16</v>
       </c>
       <c r="H45">
         <v>1</v>
       </c>
       <c r="I45" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="J45" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="K45" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
         <v>11</v>
       </c>
       <c r="C46" t="s">
+        <v>56</v>
+      </c>
+      <c r="D46" t="s">
+        <v>186</v>
+      </c>
+      <c r="E46" t="s">
         <v>187</v>
       </c>
-      <c r="D46" t="s">
-[...2 lines deleted...]
-      <c r="E46" t="s">
+      <c r="F46" t="s">
         <v>189</v>
       </c>
-      <c r="F46" t="s">
+      <c r="G46" t="s">
+        <v>16</v>
+      </c>
+      <c r="H46">
+        <v>1</v>
+      </c>
+      <c r="I46" t="s">
         <v>190</v>
       </c>
-      <c r="G46" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J46" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="K46" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
         <v>11</v>
       </c>
       <c r="C47" t="s">
-        <v>104</v>
+        <v>191</v>
       </c>
       <c r="D47" t="s">
         <v>192</v>
       </c>
       <c r="E47" t="s">
         <v>193</v>
       </c>
       <c r="F47" t="s">
-        <v>58</v>
+        <v>194</v>
       </c>
       <c r="G47" t="s">
-        <v>112</v>
+        <v>27</v>
       </c>
       <c r="H47">
         <v>1</v>
       </c>
       <c r="I47" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="J47" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="K47" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
         <v>11</v>
       </c>
       <c r="C48" t="s">
         <v>104</v>
       </c>
       <c r="D48" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="E48"/>
+        <v>196</v>
+      </c>
+      <c r="E48" t="s">
+        <v>197</v>
+      </c>
       <c r="F48" t="s">
-        <v>196</v>
+        <v>58</v>
       </c>
       <c r="G48" t="s">
-        <v>16</v>
+        <v>112</v>
       </c>
       <c r="H48">
         <v>1</v>
       </c>
       <c r="I48" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="J48" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="K48" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
         <v>11</v>
       </c>
       <c r="C49" t="s">
-        <v>198</v>
+        <v>104</v>
       </c>
       <c r="D49" t="s">
         <v>199</v>
       </c>
-      <c r="E49" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E49"/>
       <c r="F49" t="s">
-        <v>58</v>
+        <v>200</v>
       </c>
       <c r="G49" t="s">
-        <v>94</v>
+        <v>16</v>
       </c>
       <c r="H49">
         <v>1</v>
       </c>
       <c r="I49" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="J49" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="K49" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
         <v>11</v>
       </c>
       <c r="C50" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D50" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="E50" t="s">
-        <v>203</v>
+        <v>197</v>
       </c>
       <c r="F50" t="s">
-        <v>15</v>
+        <v>58</v>
       </c>
       <c r="G50" t="s">
-        <v>54</v>
+        <v>94</v>
       </c>
       <c r="H50">
         <v>1</v>
       </c>
       <c r="I50" t="s">
         <v>204</v>
       </c>
       <c r="J50" t="s">
         <v>204</v>
       </c>
       <c r="K50" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
         <v>11</v>
       </c>
       <c r="C51" t="s">
         <v>205</v>
       </c>
       <c r="D51" t="s">
         <v>206</v>
       </c>
-      <c r="E51"/>
+      <c r="E51" t="s">
+        <v>207</v>
+      </c>
       <c r="F51" t="s">
-        <v>180</v>
+        <v>15</v>
       </c>
       <c r="G51" t="s">
-        <v>27</v>
+        <v>54</v>
       </c>
       <c r="H51">
         <v>1</v>
       </c>
       <c r="I51" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="J51" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="K51" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
         <v>11</v>
       </c>
       <c r="C52" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D52" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="E52"/>
       <c r="F52" t="s">
-        <v>58</v>
+        <v>184</v>
       </c>
       <c r="G52" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="H52">
         <v>1</v>
       </c>
       <c r="I52" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="J52" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="K52" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
         <v>11</v>
       </c>
       <c r="C53" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D53" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="E53" t="s">
         <v>213</v>
       </c>
+      <c r="E53"/>
       <c r="F53" t="s">
         <v>58</v>
       </c>
       <c r="G53" t="s">
-        <v>112</v>
+        <v>16</v>
       </c>
       <c r="H53">
         <v>1</v>
       </c>
       <c r="I53" t="s">
         <v>214</v>
       </c>
       <c r="J53" t="s">
         <v>214</v>
       </c>
       <c r="K53" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
         <v>11</v>
       </c>
       <c r="C54" t="s">
         <v>215</v>
       </c>
       <c r="D54" t="s">
         <v>216</v>
       </c>
-      <c r="E54"/>
+      <c r="E54" t="s">
+        <v>217</v>
+      </c>
       <c r="F54" t="s">
         <v>58</v>
       </c>
       <c r="G54" t="s">
-        <v>151</v>
+        <v>112</v>
       </c>
       <c r="H54">
         <v>1</v>
       </c>
       <c r="I54" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="J54" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="K54" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
         <v>11</v>
       </c>
       <c r="C55" t="s">
-        <v>56</v>
+        <v>219</v>
       </c>
       <c r="D55" t="s">
-        <v>218</v>
-[...3 lines deleted...]
-      </c>
+        <v>220</v>
+      </c>
+      <c r="E55"/>
       <c r="F55" t="s">
         <v>58</v>
       </c>
       <c r="G55" t="s">
-        <v>16</v>
+        <v>151</v>
       </c>
       <c r="H55">
         <v>1</v>
       </c>
       <c r="I55" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="J55" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="K55" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
-        <v>221</v>
+        <v>11</v>
       </c>
       <c r="C56" t="s">
+        <v>56</v>
+      </c>
+      <c r="D56" t="s">
         <v>222</v>
       </c>
-      <c r="D56" t="s">
+      <c r="E56" t="s">
         <v>223</v>
       </c>
-      <c r="E56" t="s">
+      <c r="F56" t="s">
+        <v>58</v>
+      </c>
+      <c r="G56" t="s">
+        <v>16</v>
+      </c>
+      <c r="H56">
+        <v>1</v>
+      </c>
+      <c r="I56" t="s">
         <v>224</v>
       </c>
-      <c r="F56" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J56" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="K56" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
-        <v>11</v>
+        <v>225</v>
       </c>
       <c r="C57" t="s">
+        <v>226</v>
+      </c>
+      <c r="D57" t="s">
+        <v>227</v>
+      </c>
+      <c r="E57" t="s">
         <v>228</v>
       </c>
-      <c r="D57" t="s">
+      <c r="F57" t="s">
         <v>229</v>
       </c>
-      <c r="E57"/>
-[...2 lines deleted...]
-      </c>
       <c r="G57" t="s">
-        <v>112</v>
+        <v>230</v>
       </c>
       <c r="H57">
         <v>1</v>
       </c>
       <c r="I57" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="J57" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="K57" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
         <v>11</v>
       </c>
       <c r="C58" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="D58" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E58"/>
       <c r="F58" t="s">
-        <v>233</v>
+        <v>42</v>
       </c>
       <c r="G58" t="s">
-        <v>54</v>
+        <v>112</v>
       </c>
       <c r="H58">
         <v>1</v>
       </c>
       <c r="I58" t="s">
         <v>234</v>
       </c>
       <c r="J58" t="s">
         <v>234</v>
       </c>
       <c r="K58" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
         <v>11</v>
       </c>
       <c r="C59" t="s">
         <v>235</v>
       </c>
       <c r="D59" t="s">
         <v>236</v>
       </c>
       <c r="E59"/>
       <c r="F59" t="s">
         <v>237</v>
       </c>
       <c r="G59" t="s">
-        <v>102</v>
+        <v>54</v>
       </c>
       <c r="H59">
         <v>1</v>
       </c>
       <c r="I59" t="s">
         <v>238</v>
       </c>
       <c r="J59" t="s">
         <v>238</v>
       </c>
       <c r="K59" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
         <v>11</v>
       </c>
       <c r="C60" t="s">
         <v>239</v>
       </c>
       <c r="D60" t="s">
         <v>240</v>
       </c>
-      <c r="E60" t="s">
+      <c r="E60"/>
+      <c r="F60" t="s">
         <v>241</v>
       </c>
-      <c r="F60" t="s">
+      <c r="G60" t="s">
+        <v>102</v>
+      </c>
+      <c r="H60">
+        <v>1</v>
+      </c>
+      <c r="I60" t="s">
         <v>242</v>
       </c>
-      <c r="G60" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J60" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="K60" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
         <v>11</v>
       </c>
       <c r="C61" t="s">
-        <v>68</v>
+        <v>243</v>
       </c>
       <c r="D61" t="s">
         <v>244</v>
       </c>
-      <c r="E61"/>
+      <c r="E61" t="s">
+        <v>245</v>
+      </c>
       <c r="F61" t="s">
-        <v>58</v>
+        <v>246</v>
       </c>
       <c r="G61" t="s">
         <v>27</v>
       </c>
       <c r="H61">
         <v>1</v>
       </c>
       <c r="I61" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="J61" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="K61" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
         <v>11</v>
       </c>
       <c r="C62" t="s">
-        <v>246</v>
+        <v>68</v>
       </c>
       <c r="D62" t="s">
-        <v>247</v>
-[...3 lines deleted...]
-      </c>
+        <v>248</v>
+      </c>
+      <c r="E62"/>
       <c r="F62" t="s">
         <v>58</v>
       </c>
       <c r="G62" t="s">
-        <v>226</v>
+        <v>27</v>
       </c>
       <c r="H62">
         <v>1</v>
       </c>
       <c r="I62" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="J62" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="K62" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
         <v>11</v>
       </c>
       <c r="C63" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="D63" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="E63" t="s">
-        <v>251</v>
+        <v>31</v>
       </c>
       <c r="F63" t="s">
         <v>58</v>
       </c>
       <c r="G63" t="s">
-        <v>151</v>
+        <v>230</v>
       </c>
       <c r="H63">
         <v>1</v>
       </c>
       <c r="I63" t="s">
         <v>252</v>
       </c>
       <c r="J63" t="s">
         <v>252</v>
       </c>
       <c r="K63" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
         <v>11</v>
       </c>
       <c r="C64" t="s">
-        <v>68</v>
+        <v>253</v>
       </c>
       <c r="D64" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E64" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F64" t="s">
-        <v>255</v>
+        <v>58</v>
       </c>
       <c r="G64" t="s">
-        <v>16</v>
+        <v>151</v>
       </c>
       <c r="H64">
         <v>1</v>
       </c>
       <c r="I64" t="s">
         <v>256</v>
       </c>
       <c r="J64" t="s">
         <v>256</v>
       </c>
       <c r="K64" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
         <v>11</v>
       </c>
       <c r="C65" t="s">
+        <v>68</v>
+      </c>
+      <c r="D65" t="s">
         <v>257</v>
       </c>
-      <c r="D65" t="s">
+      <c r="E65" t="s">
         <v>258</v>
       </c>
-      <c r="E65"/>
       <c r="F65" t="s">
-        <v>58</v>
+        <v>259</v>
       </c>
       <c r="G65" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="H65">
         <v>1</v>
       </c>
       <c r="I65" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="J65" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="K65" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
         <v>11</v>
       </c>
       <c r="C66" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="D66" t="s">
+        <v>262</v>
+      </c>
+      <c r="E66"/>
+      <c r="F66" t="s">
+        <v>58</v>
+      </c>
+      <c r="G66" t="s">
+        <v>27</v>
+      </c>
+      <c r="H66">
+        <v>1</v>
+      </c>
+      <c r="I66" t="s">
         <v>260</v>
       </c>
-      <c r="E66" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="J66" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="K66" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
         <v>11</v>
       </c>
       <c r="C67" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D67" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E67" t="s">
         <v>36</v>
       </c>
       <c r="F67" t="s">
         <v>107</v>
       </c>
       <c r="G67" t="s">
-        <v>27</v>
+        <v>102</v>
       </c>
       <c r="H67">
         <v>1</v>
       </c>
       <c r="I67" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="J67" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="K67" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
         <v>11</v>
       </c>
       <c r="C68" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="D68" t="s">
-        <v>266</v>
-[...1 lines deleted...]
-      <c r="E68"/>
+        <v>267</v>
+      </c>
+      <c r="E68" t="s">
+        <v>36</v>
+      </c>
       <c r="F68" t="s">
-        <v>58</v>
+        <v>107</v>
       </c>
       <c r="G68" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="H68">
         <v>1</v>
       </c>
       <c r="I68" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="J68" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="K68" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
         <v>11</v>
       </c>
       <c r="C69" t="s">
-        <v>44</v>
+        <v>269</v>
       </c>
       <c r="D69" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="E69"/>
       <c r="F69" t="s">
-        <v>242</v>
+        <v>58</v>
       </c>
       <c r="G69" t="s">
         <v>16</v>
       </c>
       <c r="H69">
         <v>1</v>
       </c>
       <c r="I69" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="J69" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="K69" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
     </row>
     <row r="70" spans="1:11">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
         <v>11</v>
       </c>
       <c r="C70" t="s">
-        <v>270</v>
+        <v>44</v>
       </c>
       <c r="D70" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="E70"/>
       <c r="F70" t="s">
-        <v>272</v>
+        <v>246</v>
       </c>
       <c r="G70" t="s">
-        <v>94</v>
+        <v>16</v>
       </c>
       <c r="H70">
         <v>1</v>
       </c>
       <c r="I70" t="s">
         <v>273</v>
       </c>
       <c r="J70" t="s">
         <v>273</v>
       </c>
       <c r="K70" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="71" spans="1:11">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
         <v>11</v>
       </c>
       <c r="C71" t="s">
         <v>274</v>
       </c>
       <c r="D71" t="s">
         <v>275</v>
       </c>
       <c r="E71"/>
       <c r="F71" t="s">
-        <v>32</v>
+        <v>276</v>
       </c>
       <c r="G71" t="s">
-        <v>54</v>
+        <v>94</v>
       </c>
       <c r="H71">
         <v>1</v>
       </c>
       <c r="I71" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="J71" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="K71" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
     </row>
     <row r="72" spans="1:11">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
         <v>11</v>
       </c>
       <c r="C72" t="s">
-        <v>262</v>
+        <v>278</v>
       </c>
       <c r="D72" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="E72"/>
       <c r="F72" t="s">
-        <v>116</v>
+        <v>32</v>
       </c>
       <c r="G72" t="s">
         <v>54</v>
       </c>
       <c r="H72">
         <v>1</v>
       </c>
       <c r="I72" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="J72" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="K72" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
     </row>
     <row r="73" spans="1:11">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
         <v>11</v>
       </c>
       <c r="C73" t="s">
-        <v>56</v>
+        <v>266</v>
       </c>
       <c r="D73" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="E73"/>
       <c r="F73" t="s">
-        <v>37</v>
+        <v>116</v>
       </c>
       <c r="G73" t="s">
-        <v>112</v>
+        <v>54</v>
       </c>
       <c r="H73">
         <v>1</v>
       </c>
       <c r="I73" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="J73" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="K73" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
     </row>
     <row r="74" spans="1:11">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
         <v>11</v>
       </c>
       <c r="C74" t="s">
-        <v>198</v>
+        <v>56</v>
       </c>
       <c r="D74" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="E74"/>
       <c r="F74" t="s">
-        <v>282</v>
+        <v>37</v>
       </c>
       <c r="G74" t="s">
-        <v>94</v>
+        <v>112</v>
       </c>
       <c r="H74">
         <v>1</v>
       </c>
       <c r="I74" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="J74" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="K74" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
     </row>
     <row r="75" spans="1:11">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
         <v>11</v>
       </c>
       <c r="C75" t="s">
-        <v>284</v>
+        <v>202</v>
       </c>
       <c r="D75" t="s">
         <v>285</v>
       </c>
       <c r="E75"/>
       <c r="F75" t="s">
-        <v>147</v>
+        <v>160</v>
       </c>
       <c r="G75" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="H75">
         <v>1</v>
       </c>
       <c r="I75" t="s">
         <v>286</v>
       </c>
       <c r="J75" t="s">
         <v>286</v>
       </c>
       <c r="K75" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="76" spans="1:11">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
         <v>11</v>
       </c>
       <c r="C76" t="s">
         <v>287</v>
       </c>
       <c r="D76" t="s">
         <v>288</v>
       </c>
       <c r="E76"/>
       <c r="F76" t="s">
+        <v>147</v>
+      </c>
+      <c r="G76" t="s">
+        <v>27</v>
+      </c>
+      <c r="H76">
+        <v>1</v>
+      </c>
+      <c r="I76" t="s">
         <v>289</v>
       </c>
-      <c r="G76" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J76" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="K76" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
     </row>
     <row r="77" spans="1:11">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
         <v>11</v>
       </c>
       <c r="C77" t="s">
+        <v>290</v>
+      </c>
+      <c r="D77" t="s">
         <v>291</v>
-      </c>
-[...1 lines deleted...]
-        <v>292</v>
       </c>
       <c r="E77"/>
       <c r="F77" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="G77" t="s">
-        <v>94</v>
+        <v>54</v>
       </c>
       <c r="H77">
         <v>1</v>
       </c>
       <c r="I77" t="s">
         <v>293</v>
       </c>
       <c r="J77" t="s">
         <v>293</v>
       </c>
       <c r="K77" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="78" spans="1:11">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
         <v>11</v>
       </c>
       <c r="C78" t="s">
         <v>294</v>
       </c>
       <c r="D78" t="s">
         <v>295</v>
       </c>
-      <c r="E78" t="s">
+      <c r="E78"/>
+      <c r="F78" t="s">
+        <v>292</v>
+      </c>
+      <c r="G78" t="s">
+        <v>94</v>
+      </c>
+      <c r="H78">
+        <v>1</v>
+      </c>
+      <c r="I78" t="s">
         <v>296</v>
       </c>
-      <c r="F78" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J78" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="K78" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
     </row>
     <row r="79" spans="1:11">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
         <v>11</v>
       </c>
       <c r="C79" t="s">
+        <v>297</v>
+      </c>
+      <c r="D79" t="s">
+        <v>298</v>
+      </c>
+      <c r="E79" t="s">
         <v>299</v>
       </c>
-      <c r="D79" t="s">
+      <c r="F79" t="s">
         <v>300</v>
       </c>
-      <c r="E79"/>
-      <c r="F79" t="s">
+      <c r="G79" t="s">
+        <v>102</v>
+      </c>
+      <c r="H79">
+        <v>1</v>
+      </c>
+      <c r="I79" t="s">
         <v>301</v>
       </c>
-      <c r="G79" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J79" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="K79" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="80" spans="1:11">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
         <v>11</v>
       </c>
       <c r="C80" t="s">
+        <v>302</v>
+      </c>
+      <c r="D80" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
       <c r="E80"/>
       <c r="F80" t="s">
-        <v>58</v>
+        <v>304</v>
       </c>
       <c r="G80" t="s">
-        <v>54</v>
+        <v>230</v>
       </c>
       <c r="H80">
         <v>1</v>
       </c>
       <c r="I80" t="s">
         <v>305</v>
       </c>
       <c r="J80" t="s">
         <v>305</v>
       </c>
       <c r="K80" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="81" spans="1:11">
       <c r="A81">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B81" t="s">
         <v>11</v>
       </c>
       <c r="C81" t="s">
+        <v>158</v>
+      </c>
+      <c r="D81" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
       <c r="E81"/>
       <c r="F81" t="s">
-        <v>308</v>
+        <v>58</v>
       </c>
       <c r="G81" t="s">
-        <v>102</v>
+        <v>54</v>
       </c>
       <c r="H81">
         <v>1</v>
       </c>
       <c r="I81" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="J81" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="K81" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="82" spans="1:11">
       <c r="A82">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B82" t="s">
         <v>11</v>
       </c>
       <c r="C82" t="s">
-        <v>56</v>
+        <v>308</v>
       </c>
       <c r="D82" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="E82"/>
       <c r="F82" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="G82" t="s">
-        <v>27</v>
+        <v>102</v>
       </c>
       <c r="H82">
         <v>1</v>
       </c>
       <c r="I82" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="J82" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="K82" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
     </row>
     <row r="83" spans="1:11">
       <c r="A83">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B83" t="s">
         <v>11</v>
       </c>
       <c r="C83" t="s">
-        <v>311</v>
+        <v>56</v>
       </c>
       <c r="D83" t="s">
         <v>312</v>
       </c>
       <c r="E83"/>
       <c r="F83" t="s">
-        <v>58</v>
+        <v>310</v>
       </c>
       <c r="G83" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="H83">
         <v>1</v>
       </c>
       <c r="I83" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="J83" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="K83" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
     </row>
     <row r="84" spans="1:11">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
         <v>11</v>
       </c>
       <c r="C84" t="s">
+        <v>313</v>
+      </c>
+      <c r="D84" t="s">
         <v>314</v>
       </c>
-      <c r="D84" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E84"/>
       <c r="F84" t="s">
         <v>58</v>
       </c>
       <c r="G84" t="s">
-        <v>102</v>
+        <v>54</v>
       </c>
       <c r="H84">
         <v>1</v>
       </c>
       <c r="I84" t="s">
-        <v>317</v>
+        <v>315</v>
       </c>
       <c r="J84" t="s">
-        <v>317</v>
+        <v>315</v>
       </c>
       <c r="K84" t="s">
-        <v>317</v>
+        <v>315</v>
       </c>
     </row>
     <row r="85" spans="1:11">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
         <v>11</v>
       </c>
       <c r="C85" t="s">
+        <v>316</v>
+      </c>
+      <c r="D85" t="s">
+        <v>317</v>
+      </c>
+      <c r="E85" t="s">
         <v>318</v>
       </c>
-      <c r="D85" t="s">
+      <c r="F85" t="s">
+        <v>58</v>
+      </c>
+      <c r="G85" t="s">
+        <v>102</v>
+      </c>
+      <c r="H85">
+        <v>1</v>
+      </c>
+      <c r="I85" t="s">
         <v>319</v>
       </c>
-      <c r="E85" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="J85" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="K85" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="86" spans="1:11">
       <c r="A86">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B86" t="s">
         <v>11</v>
       </c>
       <c r="C86" t="s">
+        <v>320</v>
+      </c>
+      <c r="D86" t="s">
         <v>321</v>
       </c>
-      <c r="D86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E86" t="s">
-        <v>143</v>
+        <v>31</v>
       </c>
       <c r="F86" t="s">
         <v>32</v>
       </c>
       <c r="G86" t="s">
-        <v>16</v>
+        <v>112</v>
       </c>
       <c r="H86">
         <v>1</v>
       </c>
       <c r="I86" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="J86" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="K86" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
     </row>
     <row r="87" spans="1:11">
       <c r="A87">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B87" t="s">
         <v>11</v>
       </c>
       <c r="C87" t="s">
         <v>323</v>
       </c>
       <c r="D87" t="s">
         <v>324</v>
       </c>
-      <c r="E87"/>
+      <c r="E87" t="s">
+        <v>143</v>
+      </c>
       <c r="F87" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="G87" t="s">
-        <v>94</v>
+        <v>16</v>
       </c>
       <c r="H87">
         <v>1</v>
       </c>
       <c r="I87" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="J87" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="K87" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="88" spans="1:11">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
         <v>11</v>
       </c>
       <c r="C88" t="s">
+        <v>325</v>
+      </c>
+      <c r="D88" t="s">
         <v>326</v>
       </c>
-      <c r="D88" t="s">
+      <c r="E88"/>
+      <c r="F88" t="s">
+        <v>26</v>
+      </c>
+      <c r="G88" t="s">
+        <v>94</v>
+      </c>
+      <c r="H88">
+        <v>1</v>
+      </c>
+      <c r="I88" t="s">
         <v>327</v>
       </c>
-      <c r="E88" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="J88" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="K88" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
     </row>
     <row r="89" spans="1:11">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
         <v>11</v>
       </c>
       <c r="C89" t="s">
+        <v>328</v>
+      </c>
+      <c r="D89" t="s">
+        <v>329</v>
+      </c>
+      <c r="E89" t="s">
         <v>330</v>
       </c>
-      <c r="D89" t="s">
+      <c r="F89" t="s">
+        <v>107</v>
+      </c>
+      <c r="G89" t="s">
+        <v>16</v>
+      </c>
+      <c r="H89">
+        <v>1</v>
+      </c>
+      <c r="I89" t="s">
         <v>331</v>
       </c>
-      <c r="E89" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="J89" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="K89" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
     </row>
     <row r="90" spans="1:11">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
         <v>11</v>
       </c>
       <c r="C90" t="s">
-        <v>109</v>
+        <v>332</v>
       </c>
       <c r="D90" t="s">
-        <v>288</v>
+        <v>333</v>
       </c>
       <c r="E90" t="s">
+        <v>334</v>
+      </c>
+      <c r="F90" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
       <c r="G90" t="s">
         <v>27</v>
       </c>
       <c r="H90">
         <v>1</v>
       </c>
       <c r="I90" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="J90" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="K90" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="91" spans="1:11">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
         <v>11</v>
       </c>
       <c r="C91" t="s">
-        <v>257</v>
+        <v>109</v>
       </c>
       <c r="D91" t="s">
+        <v>291</v>
+      </c>
+      <c r="E91" t="s">
+        <v>337</v>
+      </c>
+      <c r="F91" t="s">
         <v>338</v>
-      </c>
-[...4 lines deleted...]
-        <v>58</v>
       </c>
       <c r="G91" t="s">
         <v>27</v>
       </c>
       <c r="H91">
         <v>1</v>
       </c>
       <c r="I91" t="s">
         <v>339</v>
       </c>
       <c r="J91" t="s">
         <v>339</v>
       </c>
       <c r="K91" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="92" spans="1:11">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
         <v>11</v>
       </c>
       <c r="C92" t="s">
-        <v>187</v>
+        <v>261</v>
       </c>
       <c r="D92" t="s">
         <v>340</v>
       </c>
-      <c r="E92"/>
+      <c r="E92" t="s">
+        <v>197</v>
+      </c>
       <c r="F92" t="s">
         <v>58</v>
       </c>
       <c r="G92" t="s">
-        <v>112</v>
+        <v>27</v>
       </c>
       <c r="H92">
         <v>1</v>
       </c>
       <c r="I92" t="s">
         <v>341</v>
       </c>
       <c r="J92" t="s">
         <v>341</v>
       </c>
       <c r="K92" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="93" spans="1:11">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
         <v>11</v>
       </c>
       <c r="C93" t="s">
-        <v>12</v>
+        <v>191</v>
       </c>
       <c r="D93" t="s">
         <v>342</v>
       </c>
       <c r="E93"/>
       <c r="F93" t="s">
+        <v>58</v>
+      </c>
+      <c r="G93" t="s">
+        <v>112</v>
+      </c>
+      <c r="H93">
+        <v>1</v>
+      </c>
+      <c r="I93" t="s">
         <v>343</v>
       </c>
-      <c r="G93" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J93" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="K93" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="94" spans="1:11">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
         <v>11</v>
       </c>
       <c r="C94" t="s">
+        <v>12</v>
+      </c>
+      <c r="D94" t="s">
+        <v>344</v>
+      </c>
+      <c r="E94"/>
+      <c r="F94" t="s">
         <v>345</v>
       </c>
-      <c r="D94" t="s">
+      <c r="G94" t="s">
+        <v>16</v>
+      </c>
+      <c r="H94">
+        <v>1</v>
+      </c>
+      <c r="I94" t="s">
         <v>346</v>
       </c>
-      <c r="E94" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="J94" t="s">
-        <v>349</v>
+        <v>346</v>
       </c>
       <c r="K94" t="s">
-        <v>349</v>
+        <v>346</v>
       </c>
     </row>
     <row r="95" spans="1:11">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
         <v>11</v>
       </c>
       <c r="C95" t="s">
-        <v>78</v>
+        <v>347</v>
       </c>
       <c r="D95" t="s">
+        <v>348</v>
+      </c>
+      <c r="E95" t="s">
+        <v>349</v>
+      </c>
+      <c r="F95" t="s">
         <v>350</v>
       </c>
-      <c r="E95"/>
-[...2 lines deleted...]
-      </c>
       <c r="G95" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="H95">
         <v>1</v>
       </c>
       <c r="I95" t="s">
         <v>351</v>
       </c>
       <c r="J95" t="s">
         <v>351</v>
       </c>
       <c r="K95" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="96" spans="1:11">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
         <v>11</v>
       </c>
       <c r="C96" t="s">
+        <v>78</v>
+      </c>
+      <c r="D96" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="E96"/>
       <c r="F96" t="s">
-        <v>58</v>
+        <v>37</v>
       </c>
       <c r="G96" t="s">
         <v>16</v>
       </c>
       <c r="H96">
         <v>1</v>
       </c>
       <c r="I96" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="J96" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="K96" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="97" spans="1:11">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
         <v>11</v>
       </c>
       <c r="C97" t="s">
+        <v>354</v>
+      </c>
+      <c r="D97" t="s">
         <v>355</v>
-      </c>
-[...1 lines deleted...]
-        <v>356</v>
       </c>
       <c r="E97"/>
       <c r="F97" t="s">
-        <v>357</v>
+        <v>58</v>
       </c>
       <c r="G97" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="H97">
         <v>1</v>
       </c>
       <c r="I97" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="J97" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="K97" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
     </row>
     <row r="98" spans="1:11">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
         <v>11</v>
       </c>
       <c r="C98" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="D98" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="E98"/>
       <c r="F98" t="s">
-        <v>58</v>
+        <v>359</v>
       </c>
       <c r="G98" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="H98">
         <v>1</v>
       </c>
       <c r="I98" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="J98" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="K98" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
     </row>
     <row r="99" spans="1:11">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
         <v>11</v>
       </c>
       <c r="C99" t="s">
+        <v>361</v>
+      </c>
+      <c r="D99" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
       <c r="E99"/>
       <c r="F99" t="s">
-        <v>364</v>
+        <v>58</v>
       </c>
       <c r="G99" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="H99">
         <v>1</v>
       </c>
       <c r="I99" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="J99" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="K99" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
     </row>
     <row r="100" spans="1:11">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
         <v>11</v>
       </c>
       <c r="C100" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="D100" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="E100"/>
       <c r="F100" t="s">
-        <v>107</v>
+        <v>366</v>
       </c>
       <c r="G100" t="s">
         <v>16</v>
       </c>
       <c r="H100">
         <v>1</v>
       </c>
       <c r="I100" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="J100" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="K100" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
     </row>
     <row r="101" spans="1:11">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
         <v>11</v>
       </c>
       <c r="C101" t="s">
+        <v>368</v>
+      </c>
+      <c r="D101" t="s">
         <v>369</v>
       </c>
-      <c r="D101" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E101"/>
       <c r="F101" t="s">
-        <v>255</v>
+        <v>107</v>
       </c>
       <c r="G101" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="H101">
         <v>1</v>
       </c>
       <c r="I101" t="s">
         <v>370</v>
       </c>
       <c r="J101" t="s">
         <v>370</v>
       </c>
       <c r="K101" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="102" spans="1:11">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
         <v>11</v>
       </c>
       <c r="C102" t="s">
         <v>371</v>
       </c>
       <c r="D102" t="s">
+        <v>174</v>
+      </c>
+      <c r="E102" t="s">
+        <v>258</v>
+      </c>
+      <c r="F102" t="s">
+        <v>259</v>
+      </c>
+      <c r="G102" t="s">
+        <v>27</v>
+      </c>
+      <c r="H102">
+        <v>1</v>
+      </c>
+      <c r="I102" t="s">
         <v>372</v>
       </c>
-      <c r="E102" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="J102" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="K102" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="103" spans="1:11">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
         <v>11</v>
       </c>
       <c r="C103" t="s">
-        <v>287</v>
+        <v>373</v>
       </c>
       <c r="D103" t="s">
         <v>374</v>
       </c>
-      <c r="E103"/>
+      <c r="E103" t="s">
+        <v>135</v>
+      </c>
       <c r="F103" t="s">
-        <v>58</v>
+        <v>136</v>
       </c>
       <c r="G103" t="s">
-        <v>54</v>
+        <v>94</v>
       </c>
       <c r="H103">
         <v>1</v>
       </c>
       <c r="I103" t="s">
         <v>375</v>
       </c>
       <c r="J103" t="s">
         <v>375</v>
       </c>
       <c r="K103" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="104" spans="1:11">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
         <v>11</v>
       </c>
       <c r="C104" t="s">
+        <v>290</v>
+      </c>
+      <c r="D104" t="s">
         <v>376</v>
       </c>
-      <c r="D104" t="s">
+      <c r="E104"/>
+      <c r="F104" t="s">
+        <v>58</v>
+      </c>
+      <c r="G104" t="s">
+        <v>54</v>
+      </c>
+      <c r="H104">
+        <v>1</v>
+      </c>
+      <c r="I104" t="s">
         <v>377</v>
       </c>
-      <c r="E104" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="J104" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="K104" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="105" spans="1:11">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
         <v>11</v>
       </c>
       <c r="C105" t="s">
+        <v>378</v>
+      </c>
+      <c r="D105" t="s">
+        <v>379</v>
+      </c>
+      <c r="E105" t="s">
         <v>380</v>
       </c>
-      <c r="D105" t="s">
-[...2 lines deleted...]
-      <c r="E105"/>
       <c r="F105" t="s">
-        <v>107</v>
+        <v>276</v>
       </c>
       <c r="G105" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="H105">
         <v>1</v>
       </c>
       <c r="I105" t="s">
         <v>381</v>
       </c>
       <c r="J105" t="s">
         <v>381</v>
       </c>
       <c r="K105" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="106" spans="1:11">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
         <v>11</v>
       </c>
       <c r="C106" t="s">
         <v>382</v>
       </c>
       <c r="D106" t="s">
-        <v>383</v>
+        <v>264</v>
       </c>
       <c r="E106"/>
       <c r="F106" t="s">
-        <v>58</v>
+        <v>107</v>
       </c>
       <c r="G106" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="H106">
         <v>1</v>
       </c>
       <c r="I106" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="J106" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="K106" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="107" spans="1:11">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
         <v>11</v>
       </c>
       <c r="C107" t="s">
-        <v>287</v>
+        <v>384</v>
       </c>
       <c r="D107" t="s">
         <v>385</v>
       </c>
       <c r="E107"/>
       <c r="F107" t="s">
+        <v>58</v>
+      </c>
+      <c r="G107" t="s">
+        <v>94</v>
+      </c>
+      <c r="H107">
+        <v>1</v>
+      </c>
+      <c r="I107" t="s">
         <v>386</v>
       </c>
-      <c r="G107" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J107" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="K107" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="108" spans="1:11">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
         <v>11</v>
       </c>
       <c r="C108" t="s">
-        <v>388</v>
+        <v>290</v>
       </c>
       <c r="D108" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E108"/>
       <c r="F108" t="s">
-        <v>53</v>
+        <v>388</v>
       </c>
       <c r="G108" t="s">
-        <v>112</v>
+        <v>27</v>
       </c>
       <c r="H108">
         <v>1</v>
       </c>
       <c r="I108" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="J108" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="K108" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="109" spans="1:11">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
         <v>11</v>
       </c>
       <c r="C109" t="s">
-        <v>56</v>
+        <v>390</v>
       </c>
       <c r="D109" t="s">
         <v>391</v>
       </c>
-      <c r="E109" t="s">
+      <c r="E109"/>
+      <c r="F109" t="s">
+        <v>53</v>
+      </c>
+      <c r="G109" t="s">
+        <v>112</v>
+      </c>
+      <c r="H109">
+        <v>1</v>
+      </c>
+      <c r="I109" t="s">
         <v>392</v>
       </c>
-      <c r="F109" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J109" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="K109" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="110" spans="1:11">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
         <v>11</v>
       </c>
       <c r="C110" t="s">
+        <v>56</v>
+      </c>
+      <c r="D110" t="s">
+        <v>393</v>
+      </c>
+      <c r="E110" t="s">
+        <v>394</v>
+      </c>
+      <c r="F110" t="s">
         <v>395</v>
       </c>
-      <c r="D110" t="s">
+      <c r="G110" t="s">
+        <v>27</v>
+      </c>
+      <c r="H110">
+        <v>1</v>
+      </c>
+      <c r="I110" t="s">
         <v>396</v>
       </c>
-      <c r="E110"/>
-[...11 lines deleted...]
-      </c>
       <c r="J110" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="K110" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
     </row>
     <row r="111" spans="1:11">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
         <v>11</v>
       </c>
       <c r="C111" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="D111" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="E111"/>
       <c r="F111" t="s">
-        <v>58</v>
+        <v>276</v>
       </c>
       <c r="G111" t="s">
-        <v>54</v>
+        <v>399</v>
       </c>
       <c r="H111">
         <v>1</v>
       </c>
       <c r="I111" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="J111" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="K111" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="112" spans="1:11">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
         <v>11</v>
       </c>
       <c r="C112" t="s">
+        <v>401</v>
+      </c>
+      <c r="D112" t="s">
         <v>402</v>
       </c>
-      <c r="D112" t="s">
+      <c r="E112"/>
+      <c r="F112" t="s">
+        <v>58</v>
+      </c>
+      <c r="G112" t="s">
+        <v>54</v>
+      </c>
+      <c r="H112">
+        <v>1</v>
+      </c>
+      <c r="I112" t="s">
         <v>403</v>
       </c>
-      <c r="E112" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="J112" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="K112" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
     </row>
     <row r="113" spans="1:11">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113" t="s">
         <v>11</v>
       </c>
       <c r="C113" t="s">
-        <v>100</v>
+        <v>404</v>
       </c>
       <c r="D113" t="s">
+        <v>405</v>
+      </c>
+      <c r="E113" t="s">
+        <v>406</v>
+      </c>
+      <c r="F113" t="s">
         <v>407</v>
       </c>
-      <c r="E113"/>
-[...2 lines deleted...]
-      </c>
       <c r="G113" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="H113">
         <v>1</v>
       </c>
       <c r="I113" t="s">
         <v>408</v>
       </c>
       <c r="J113" t="s">
         <v>408</v>
       </c>
       <c r="K113" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="114" spans="1:11">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
         <v>11</v>
       </c>
       <c r="C114" t="s">
-        <v>284</v>
+        <v>100</v>
       </c>
       <c r="D114" t="s">
         <v>409</v>
       </c>
       <c r="E114"/>
       <c r="F114" t="s">
+        <v>76</v>
+      </c>
+      <c r="G114" t="s">
+        <v>102</v>
+      </c>
+      <c r="H114">
+        <v>1</v>
+      </c>
+      <c r="I114" t="s">
         <v>410</v>
       </c>
-      <c r="G114" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J114" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="K114" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
     </row>
     <row r="115" spans="1:11">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115" t="s">
         <v>11</v>
       </c>
       <c r="C115" t="s">
+        <v>287</v>
+      </c>
+      <c r="D115" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="E115"/>
       <c r="F115" t="s">
-        <v>58</v>
+        <v>412</v>
       </c>
       <c r="G115" t="s">
-        <v>151</v>
+        <v>16</v>
       </c>
       <c r="H115">
         <v>1</v>
       </c>
       <c r="I115" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="J115" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="K115" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
     </row>
     <row r="116" spans="1:11">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116" t="s">
         <v>11</v>
       </c>
       <c r="C116" t="s">
+        <v>413</v>
+      </c>
+      <c r="D116" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="E116"/>
       <c r="F116" t="s">
-        <v>416</v>
+        <v>58</v>
       </c>
       <c r="G116" t="s">
-        <v>27</v>
+        <v>151</v>
       </c>
       <c r="H116">
         <v>1</v>
       </c>
       <c r="I116" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="J116" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="K116" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
     </row>
     <row r="117" spans="1:11">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
         <v>11</v>
       </c>
       <c r="C117" t="s">
-        <v>109</v>
+        <v>416</v>
       </c>
       <c r="D117" t="s">
+        <v>417</v>
+      </c>
+      <c r="E117"/>
+      <c r="F117" t="s">
         <v>418</v>
       </c>
-      <c r="E117" t="s">
+      <c r="G117" t="s">
+        <v>27</v>
+      </c>
+      <c r="H117">
+        <v>1</v>
+      </c>
+      <c r="I117" t="s">
         <v>419</v>
       </c>
-      <c r="F117" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J117" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="K117" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="118" spans="1:11">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118" t="s">
         <v>11</v>
       </c>
       <c r="C118" t="s">
-        <v>56</v>
+        <v>109</v>
       </c>
       <c r="D118" t="s">
+        <v>420</v>
+      </c>
+      <c r="E118" t="s">
         <v>421</v>
       </c>
-      <c r="E118" t="s">
+      <c r="F118" t="s">
+        <v>58</v>
+      </c>
+      <c r="G118" t="s">
+        <v>399</v>
+      </c>
+      <c r="H118">
+        <v>1</v>
+      </c>
+      <c r="I118" t="s">
         <v>422</v>
       </c>
-      <c r="F118" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J118" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="K118" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
     </row>
     <row r="119" spans="1:11">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119" t="s">
         <v>11</v>
       </c>
       <c r="C119" t="s">
+        <v>56</v>
+      </c>
+      <c r="D119" t="s">
+        <v>423</v>
+      </c>
+      <c r="E119" t="s">
+        <v>424</v>
+      </c>
+      <c r="F119" t="s">
         <v>425</v>
       </c>
-      <c r="D119" t="s">
+      <c r="G119" t="s">
+        <v>27</v>
+      </c>
+      <c r="H119">
+        <v>1</v>
+      </c>
+      <c r="I119" t="s">
         <v>426</v>
       </c>
-      <c r="E119"/>
-[...11 lines deleted...]
-      </c>
       <c r="J119" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="K119" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="120" spans="1:11">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120" t="s">
         <v>11</v>
       </c>
       <c r="C120" t="s">
+        <v>427</v>
+      </c>
+      <c r="D120" t="s">
         <v>428</v>
       </c>
-      <c r="D120" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E120"/>
       <c r="F120" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="G120" t="s">
         <v>54</v>
       </c>
       <c r="H120">
         <v>1</v>
       </c>
       <c r="I120" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="J120" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="K120" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
     </row>
     <row r="121" spans="1:11">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121" t="s">
         <v>11</v>
       </c>
       <c r="C121" t="s">
+        <v>430</v>
+      </c>
+      <c r="D121" t="s">
+        <v>431</v>
+      </c>
+      <c r="E121" t="s">
         <v>432</v>
       </c>
-      <c r="D121" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F121" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="G121" t="s">
-        <v>27</v>
+        <v>54</v>
       </c>
       <c r="H121">
         <v>1</v>
       </c>
       <c r="I121" t="s">
         <v>433</v>
       </c>
       <c r="J121" t="s">
         <v>433</v>
       </c>
       <c r="K121" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="122" spans="1:11">
       <c r="A122">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B122" t="s">
         <v>11</v>
       </c>
       <c r="C122" t="s">
         <v>434</v>
       </c>
       <c r="D122" t="s">
-        <v>435</v>
+        <v>13</v>
       </c>
       <c r="E122" t="s">
-        <v>436</v>
+        <v>223</v>
       </c>
       <c r="F122" t="s">
-        <v>180</v>
+        <v>58</v>
       </c>
       <c r="G122" t="s">
         <v>27</v>
       </c>
       <c r="H122">
         <v>1</v>
       </c>
       <c r="I122" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="J122" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="K122" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="123" spans="1:11">
       <c r="A123">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B123" t="s">
         <v>11</v>
       </c>
       <c r="C123" t="s">
+        <v>436</v>
+      </c>
+      <c r="D123" t="s">
         <v>437</v>
       </c>
-      <c r="D123" t="s">
+      <c r="E123" t="s">
         <v>438</v>
       </c>
-      <c r="E123" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" t="s">
-        <v>42</v>
+        <v>184</v>
       </c>
       <c r="G123" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="H123">
         <v>1</v>
       </c>
       <c r="I123" t="s">
-        <v>440</v>
+        <v>435</v>
       </c>
       <c r="J123" t="s">
-        <v>440</v>
+        <v>435</v>
       </c>
       <c r="K123" t="s">
-        <v>440</v>
+        <v>435</v>
       </c>
     </row>
     <row r="124" spans="1:11">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124" t="s">
         <v>11</v>
       </c>
       <c r="C124" t="s">
+        <v>439</v>
+      </c>
+      <c r="D124" t="s">
+        <v>440</v>
+      </c>
+      <c r="E124" t="s">
         <v>441</v>
       </c>
-      <c r="D124" t="s">
-[...2 lines deleted...]
-      <c r="E124"/>
       <c r="F124" t="s">
         <v>42</v>
       </c>
       <c r="G124" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="H124">
         <v>1</v>
       </c>
       <c r="I124" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="J124" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="K124" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
     </row>
     <row r="125" spans="1:11">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" t="s">
         <v>11</v>
       </c>
       <c r="C125" t="s">
+        <v>443</v>
+      </c>
+      <c r="D125" t="s">
         <v>444</v>
-      </c>
-[...1 lines deleted...]
-        <v>445</v>
       </c>
       <c r="E125"/>
       <c r="F125" t="s">
-        <v>233</v>
+        <v>42</v>
       </c>
       <c r="G125" t="s">
-        <v>112</v>
+        <v>151</v>
       </c>
       <c r="H125">
         <v>1</v>
       </c>
       <c r="I125" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="J125" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="K125" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="126" spans="1:11">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126" t="s">
         <v>11</v>
       </c>
       <c r="C126" t="s">
+        <v>446</v>
+      </c>
+      <c r="D126" t="s">
         <v>447</v>
-      </c>
-[...1 lines deleted...]
-        <v>448</v>
       </c>
       <c r="E126"/>
       <c r="F126" t="s">
-        <v>416</v>
+        <v>237</v>
       </c>
       <c r="G126" t="s">
-        <v>449</v>
+        <v>112</v>
       </c>
       <c r="H126">
         <v>1</v>
       </c>
       <c r="I126" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="J126" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="K126" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
     </row>
     <row r="127" spans="1:11">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127" t="s">
         <v>11</v>
       </c>
       <c r="C127" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="D127" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="E127"/>
       <c r="F127" t="s">
-        <v>163</v>
+        <v>418</v>
       </c>
       <c r="G127" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="H127">
         <v>1</v>
       </c>
       <c r="I127" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="J127" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="K127" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
     </row>
     <row r="128" spans="1:11">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128" t="s">
         <v>11</v>
       </c>
       <c r="C128" t="s">
-        <v>323</v>
+        <v>453</v>
       </c>
       <c r="D128" t="s">
         <v>454</v>
       </c>
       <c r="E128"/>
       <c r="F128" t="s">
-        <v>42</v>
+        <v>167</v>
       </c>
       <c r="G128" t="s">
-        <v>102</v>
+        <v>451</v>
       </c>
       <c r="H128">
         <v>1</v>
       </c>
       <c r="I128" t="s">
         <v>455</v>
       </c>
       <c r="J128" t="s">
         <v>455</v>
       </c>
       <c r="K128" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="129" spans="1:11">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129" t="s">
         <v>11</v>
       </c>
       <c r="C129" t="s">
+        <v>325</v>
+      </c>
+      <c r="D129" t="s">
         <v>456</v>
-      </c>
-[...1 lines deleted...]
-        <v>457</v>
       </c>
       <c r="E129"/>
       <c r="F129" t="s">
-        <v>458</v>
+        <v>42</v>
       </c>
       <c r="G129" t="s">
-        <v>16</v>
+        <v>102</v>
       </c>
       <c r="H129">
         <v>1</v>
       </c>
       <c r="I129" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
       <c r="J129" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
       <c r="K129" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="130" spans="1:11">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130" t="s">
         <v>11</v>
       </c>
       <c r="C130" t="s">
-        <v>23</v>
+        <v>458</v>
       </c>
       <c r="D130" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="E130"/>
       <c r="F130" t="s">
-        <v>58</v>
+        <v>460</v>
       </c>
       <c r="G130" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="H130">
         <v>1</v>
       </c>
       <c r="I130" t="s">
         <v>461</v>
       </c>
       <c r="J130" t="s">
         <v>461</v>
       </c>
       <c r="K130" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="131" spans="1:11">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131" t="s">
         <v>11</v>
       </c>
       <c r="C131" t="s">
+        <v>23</v>
+      </c>
+      <c r="D131" t="s">
         <v>462</v>
       </c>
-      <c r="D131" t="s">
+      <c r="E131"/>
+      <c r="F131" t="s">
+        <v>58</v>
+      </c>
+      <c r="G131" t="s">
+        <v>27</v>
+      </c>
+      <c r="H131">
+        <v>1</v>
+      </c>
+      <c r="I131" t="s">
         <v>463</v>
       </c>
-      <c r="E131" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="J131" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
       <c r="K131" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="132" spans="1:11">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132" t="s">
         <v>11</v>
       </c>
       <c r="C132" t="s">
+        <v>464</v>
+      </c>
+      <c r="D132" t="s">
         <v>465</v>
       </c>
-      <c r="D132" t="s">
+      <c r="E132" t="s">
+        <v>441</v>
+      </c>
+      <c r="F132" t="s">
+        <v>42</v>
+      </c>
+      <c r="G132" t="s">
+        <v>54</v>
+      </c>
+      <c r="H132">
+        <v>1</v>
+      </c>
+      <c r="I132" t="s">
         <v>466</v>
       </c>
-      <c r="E132" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="J132" t="s">
-        <v>468</v>
+        <v>466</v>
       </c>
       <c r="K132" t="s">
-        <v>468</v>
+        <v>466</v>
       </c>
     </row>
     <row r="133" spans="1:11">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133" t="s">
         <v>11</v>
       </c>
       <c r="C133" t="s">
+        <v>467</v>
+      </c>
+      <c r="D133" t="s">
+        <v>468</v>
+      </c>
+      <c r="E133" t="s">
         <v>469</v>
       </c>
-      <c r="D133" t="s">
-[...2 lines deleted...]
-      <c r="E133"/>
       <c r="F133" t="s">
         <v>58</v>
       </c>
       <c r="G133" t="s">
-        <v>226</v>
+        <v>112</v>
       </c>
       <c r="H133">
         <v>1</v>
       </c>
       <c r="I133" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="J133" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="K133" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="134" spans="1:11">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134" t="s">
         <v>11</v>
       </c>
       <c r="C134" t="s">
+        <v>471</v>
+      </c>
+      <c r="D134" t="s">
         <v>472</v>
       </c>
-      <c r="D134" t="s">
+      <c r="E134"/>
+      <c r="F134" t="s">
+        <v>58</v>
+      </c>
+      <c r="G134" t="s">
+        <v>230</v>
+      </c>
+      <c r="H134">
+        <v>1</v>
+      </c>
+      <c r="I134" t="s">
         <v>473</v>
       </c>
-      <c r="E134" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="J134" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
       <c r="K134" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
     </row>
     <row r="135" spans="1:11">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135" t="s">
+        <v>11</v>
+      </c>
+      <c r="C135" t="s">
+        <v>474</v>
+      </c>
+      <c r="D135" t="s">
+        <v>475</v>
+      </c>
+      <c r="E135" t="s">
+        <v>476</v>
+      </c>
+      <c r="F135" t="s">
         <v>477</v>
-      </c>
-[...8 lines deleted...]
-        <v>480</v>
       </c>
       <c r="G135" t="s">
         <v>112</v>
       </c>
       <c r="H135">
         <v>1</v>
       </c>
       <c r="I135" t="s">
-        <v>481</v>
+        <v>478</v>
       </c>
       <c r="J135" t="s">
-        <v>481</v>
+        <v>478</v>
       </c>
       <c r="K135" t="s">
-        <v>481</v>
+        <v>478</v>
       </c>
     </row>
     <row r="136" spans="1:11">
       <c r="A136">
         <v>135</v>
       </c>
-      <c r="B136"/>
+      <c r="B136" t="s">
+        <v>479</v>
+      </c>
       <c r="C136" t="s">
-        <v>201</v>
+        <v>480</v>
       </c>
       <c r="D136" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="E136"/>
       <c r="F136" t="s">
-        <v>116</v>
+        <v>482</v>
       </c>
       <c r="G136" t="s">
-        <v>54</v>
+        <v>112</v>
       </c>
       <c r="H136">
         <v>1</v>
       </c>
       <c r="I136" t="s">
         <v>483</v>
       </c>
       <c r="J136" t="s">
         <v>483</v>
       </c>
       <c r="K136" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="137" spans="1:11">
       <c r="A137">
         <v>136</v>
       </c>
-      <c r="B137" t="s">
+      <c r="B137"/>
+      <c r="C137" t="s">
+        <v>205</v>
+      </c>
+      <c r="D137" t="s">
         <v>484</v>
       </c>
-      <c r="C137" t="s">
+      <c r="E137"/>
+      <c r="F137" t="s">
+        <v>116</v>
+      </c>
+      <c r="G137" t="s">
+        <v>54</v>
+      </c>
+      <c r="H137">
+        <v>1</v>
+      </c>
+      <c r="I137" t="s">
         <v>485</v>
       </c>
-      <c r="D137" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="J137" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
       <c r="K137" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="138" spans="1:11">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138" t="s">
-        <v>11</v>
+        <v>486</v>
       </c>
       <c r="C138" t="s">
-        <v>451</v>
+        <v>487</v>
       </c>
       <c r="D138" t="s">
         <v>488</v>
       </c>
-      <c r="E138"/>
+      <c r="E138" t="s">
+        <v>469</v>
+      </c>
       <c r="F138" t="s">
         <v>58</v>
       </c>
       <c r="G138" t="s">
-        <v>151</v>
+        <v>94</v>
       </c>
       <c r="H138">
         <v>1</v>
       </c>
       <c r="I138" t="s">
         <v>489</v>
       </c>
       <c r="J138" t="s">
         <v>489</v>
       </c>
       <c r="K138" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="139" spans="1:11">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139" t="s">
         <v>11</v>
       </c>
       <c r="C139" t="s">
-        <v>399</v>
+        <v>453</v>
       </c>
       <c r="D139" t="s">
         <v>490</v>
       </c>
       <c r="E139"/>
       <c r="F139" t="s">
         <v>58</v>
       </c>
       <c r="G139" t="s">
-        <v>54</v>
+        <v>151</v>
       </c>
       <c r="H139">
         <v>1</v>
       </c>
       <c r="I139" t="s">
         <v>491</v>
       </c>
       <c r="J139" t="s">
         <v>491</v>
       </c>
       <c r="K139" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="140" spans="1:11">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140" t="s">
         <v>11</v>
       </c>
       <c r="C140" t="s">
+        <v>401</v>
+      </c>
+      <c r="D140" t="s">
         <v>492</v>
-      </c>
-[...1 lines deleted...]
-        <v>493</v>
       </c>
       <c r="E140"/>
       <c r="F140" t="s">
-        <v>147</v>
+        <v>58</v>
       </c>
       <c r="G140" t="s">
-        <v>102</v>
+        <v>54</v>
       </c>
       <c r="H140">
         <v>1</v>
       </c>
       <c r="I140" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="J140" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="K140" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="141" spans="1:11">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141" t="s">
         <v>11</v>
       </c>
       <c r="C141" t="s">
+        <v>494</v>
+      </c>
+      <c r="D141" t="s">
         <v>495</v>
       </c>
-      <c r="D141" t="s">
+      <c r="E141"/>
+      <c r="F141" t="s">
+        <v>147</v>
+      </c>
+      <c r="G141" t="s">
+        <v>102</v>
+      </c>
+      <c r="H141">
+        <v>1</v>
+      </c>
+      <c r="I141" t="s">
         <v>496</v>
       </c>
-      <c r="E141" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="J141" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="K141" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
     </row>
     <row r="142" spans="1:11">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142" t="s">
         <v>11</v>
       </c>
       <c r="C142" t="s">
-        <v>56</v>
+        <v>497</v>
       </c>
       <c r="D142" t="s">
-        <v>279</v>
+        <v>498</v>
       </c>
       <c r="E142" t="s">
-        <v>143</v>
+        <v>499</v>
       </c>
       <c r="F142" t="s">
-        <v>58</v>
+        <v>37</v>
       </c>
       <c r="G142" t="s">
-        <v>397</v>
+        <v>27</v>
       </c>
       <c r="H142">
         <v>1</v>
       </c>
       <c r="I142" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="J142" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="K142" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
     </row>
     <row r="143" spans="1:11">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143" t="s">
         <v>11</v>
       </c>
       <c r="C143" t="s">
-        <v>500</v>
+        <v>56</v>
       </c>
       <c r="D143" t="s">
-        <v>501</v>
-[...1 lines deleted...]
-      <c r="E143"/>
+        <v>283</v>
+      </c>
+      <c r="E143" t="s">
+        <v>143</v>
+      </c>
       <c r="F143" t="s">
         <v>58</v>
       </c>
       <c r="G143" t="s">
-        <v>94</v>
+        <v>399</v>
       </c>
       <c r="H143">
         <v>1</v>
       </c>
       <c r="I143" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
       <c r="J143" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
       <c r="K143" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="144" spans="1:11">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144" t="s">
+        <v>11</v>
+      </c>
+      <c r="C144" t="s">
+        <v>502</v>
+      </c>
+      <c r="D144" t="s">
         <v>503</v>
-      </c>
-[...4 lines deleted...]
-        <v>505</v>
       </c>
       <c r="E144"/>
       <c r="F144" t="s">
-        <v>42</v>
+        <v>58</v>
       </c>
       <c r="G144" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="H144">
         <v>1</v>
       </c>
       <c r="I144" t="s">
-        <v>506</v>
+        <v>504</v>
       </c>
       <c r="J144" t="s">
-        <v>506</v>
+        <v>504</v>
       </c>
       <c r="K144" t="s">
-        <v>506</v>
+        <v>504</v>
       </c>
     </row>
     <row r="145" spans="1:11">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145" t="s">
-        <v>11</v>
+        <v>505</v>
       </c>
       <c r="C145" t="s">
+        <v>506</v>
+      </c>
+      <c r="D145" t="s">
         <v>507</v>
-      </c>
-[...1 lines deleted...]
-        <v>508</v>
       </c>
       <c r="E145"/>
       <c r="F145" t="s">
-        <v>180</v>
+        <v>42</v>
       </c>
       <c r="G145" t="s">
-        <v>151</v>
+        <v>27</v>
       </c>
       <c r="H145">
         <v>1</v>
       </c>
       <c r="I145" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="J145" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="K145" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
     </row>
     <row r="146" spans="1:11">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146" t="s">
         <v>11</v>
       </c>
       <c r="C146" t="s">
-        <v>74</v>
+        <v>509</v>
       </c>
       <c r="D146" t="s">
-        <v>324</v>
+        <v>510</v>
       </c>
       <c r="E146"/>
       <c r="F146" t="s">
-        <v>26</v>
+        <v>184</v>
       </c>
       <c r="G146" t="s">
-        <v>27</v>
+        <v>151</v>
       </c>
       <c r="H146">
         <v>1</v>
       </c>
       <c r="I146" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="J146" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="K146" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
     </row>
     <row r="147" spans="1:11">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147" t="s">
         <v>11</v>
       </c>
       <c r="C147" t="s">
-        <v>511</v>
+        <v>74</v>
       </c>
       <c r="D147" t="s">
-        <v>292</v>
+        <v>326</v>
       </c>
       <c r="E147"/>
       <c r="F147" t="s">
-        <v>289</v>
+        <v>26</v>
       </c>
       <c r="G147" t="s">
-        <v>151</v>
+        <v>27</v>
       </c>
       <c r="H147">
         <v>1</v>
       </c>
       <c r="I147" t="s">
         <v>512</v>
       </c>
       <c r="J147" t="s">
         <v>512</v>
       </c>
       <c r="K147" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="148" spans="1:11">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148" t="s">
         <v>11</v>
       </c>
       <c r="C148" t="s">
         <v>513</v>
       </c>
       <c r="D148" t="s">
+        <v>295</v>
+      </c>
+      <c r="E148"/>
+      <c r="F148" t="s">
+        <v>292</v>
+      </c>
+      <c r="G148" t="s">
+        <v>151</v>
+      </c>
+      <c r="H148">
+        <v>1</v>
+      </c>
+      <c r="I148" t="s">
         <v>514</v>
       </c>
-      <c r="E148" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="J148" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="K148" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
     </row>
     <row r="149" spans="1:11">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149" t="s">
         <v>11</v>
       </c>
       <c r="C149" t="s">
-        <v>68</v>
+        <v>515</v>
       </c>
       <c r="D149" t="s">
         <v>516</v>
       </c>
-      <c r="E149"/>
+      <c r="E149" t="s">
+        <v>143</v>
+      </c>
       <c r="F149" t="s">
-        <v>58</v>
+        <v>246</v>
       </c>
       <c r="G149" t="s">
-        <v>54</v>
+        <v>399</v>
       </c>
       <c r="H149">
         <v>1</v>
       </c>
       <c r="I149" t="s">
         <v>517</v>
       </c>
       <c r="J149" t="s">
         <v>517</v>
       </c>
       <c r="K149" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="150" spans="1:11">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150" t="s">
         <v>11</v>
       </c>
       <c r="C150" t="s">
+        <v>68</v>
+      </c>
+      <c r="D150" t="s">
         <v>518</v>
-      </c>
-[...1 lines deleted...]
-        <v>519</v>
       </c>
       <c r="E150"/>
       <c r="F150" t="s">
-        <v>520</v>
+        <v>58</v>
       </c>
       <c r="G150" t="s">
-        <v>102</v>
+        <v>54</v>
       </c>
       <c r="H150">
         <v>1</v>
       </c>
       <c r="I150" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="J150" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="K150" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="151" spans="1:11">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151" t="s">
         <v>11</v>
       </c>
       <c r="C151" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="D151" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="E151"/>
       <c r="F151" t="s">
-        <v>475</v>
+        <v>522</v>
       </c>
       <c r="G151" t="s">
-        <v>16</v>
+        <v>102</v>
       </c>
       <c r="H151">
         <v>1</v>
       </c>
       <c r="I151" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
       <c r="J151" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
       <c r="K151" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
     </row>
     <row r="152" spans="1:11">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152" t="s">
         <v>11</v>
       </c>
       <c r="C152" t="s">
+        <v>524</v>
+      </c>
+      <c r="D152" t="s">
         <v>525</v>
-      </c>
-[...1 lines deleted...]
-        <v>526</v>
       </c>
       <c r="E152"/>
       <c r="F152" t="s">
-        <v>42</v>
+        <v>477</v>
       </c>
       <c r="G152" t="s">
-        <v>151</v>
+        <v>16</v>
       </c>
       <c r="H152">
         <v>1</v>
       </c>
       <c r="I152" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="J152" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="K152" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="153" spans="1:11">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153" t="s">
         <v>11</v>
       </c>
       <c r="C153" t="s">
+        <v>527</v>
+      </c>
+      <c r="D153" t="s">
         <v>528</v>
-      </c>
-[...1 lines deleted...]
-        <v>529</v>
       </c>
       <c r="E153"/>
       <c r="F153" t="s">
-        <v>58</v>
+        <v>42</v>
       </c>
       <c r="G153" t="s">
-        <v>226</v>
+        <v>151</v>
       </c>
       <c r="H153">
         <v>1</v>
       </c>
       <c r="I153" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
       <c r="J153" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
       <c r="K153" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="154" spans="1:11">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154" t="s">
-        <v>477</v>
+        <v>11</v>
       </c>
       <c r="C154" t="s">
+        <v>530</v>
+      </c>
+      <c r="D154" t="s">
         <v>531</v>
-      </c>
-[...1 lines deleted...]
-        <v>532</v>
       </c>
       <c r="E154"/>
       <c r="F154" t="s">
-        <v>480</v>
+        <v>58</v>
       </c>
       <c r="G154" t="s">
-        <v>94</v>
+        <v>230</v>
       </c>
       <c r="H154">
         <v>1</v>
       </c>
       <c r="I154" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="J154" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="K154" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="155" spans="1:11">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155" t="s">
-        <v>11</v>
+        <v>479</v>
       </c>
       <c r="C155" t="s">
+        <v>533</v>
+      </c>
+      <c r="D155" t="s">
         <v>534</v>
       </c>
-      <c r="D155" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E155"/>
       <c r="F155" t="s">
-        <v>42</v>
+        <v>482</v>
       </c>
       <c r="G155" t="s">
         <v>94</v>
       </c>
       <c r="H155">
         <v>1</v>
       </c>
       <c r="I155" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
       <c r="J155" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
       <c r="K155" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="156" spans="1:11">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="B156" t="s">
         <v>11</v>
       </c>
       <c r="C156" t="s">
+        <v>536</v>
+      </c>
+      <c r="D156" t="s">
         <v>537</v>
       </c>
-      <c r="D156" t="s">
+      <c r="E156" t="s">
+        <v>197</v>
+      </c>
+      <c r="F156" t="s">
+        <v>42</v>
+      </c>
+      <c r="G156" t="s">
+        <v>94</v>
+      </c>
+      <c r="H156">
+        <v>1</v>
+      </c>
+      <c r="I156" t="s">
         <v>538</v>
       </c>
-      <c r="E156" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="J156" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="K156" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
     </row>
     <row r="157" spans="1:11">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157" t="s">
         <v>11</v>
       </c>
       <c r="C157" t="s">
-        <v>469</v>
+        <v>539</v>
       </c>
       <c r="D157" t="s">
         <v>540</v>
       </c>
-      <c r="E157"/>
+      <c r="E157" t="s">
+        <v>424</v>
+      </c>
       <c r="F157" t="s">
-        <v>37</v>
+        <v>425</v>
       </c>
       <c r="G157" t="s">
-        <v>226</v>
+        <v>54</v>
       </c>
       <c r="H157">
         <v>1</v>
       </c>
       <c r="I157" t="s">
         <v>541</v>
       </c>
       <c r="J157" t="s">
         <v>541</v>
       </c>
       <c r="K157" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="158" spans="1:11">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="B158" t="s">
         <v>11</v>
       </c>
       <c r="C158" t="s">
+        <v>471</v>
+      </c>
+      <c r="D158" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="E158"/>
       <c r="F158" t="s">
-        <v>58</v>
+        <v>37</v>
       </c>
       <c r="G158" t="s">
-        <v>151</v>
+        <v>230</v>
       </c>
       <c r="H158">
         <v>1</v>
       </c>
       <c r="I158" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
       <c r="J158" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
       <c r="K158" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="159" spans="1:11">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="B159" t="s">
         <v>11</v>
       </c>
       <c r="C159" t="s">
+        <v>544</v>
+      </c>
+      <c r="D159" t="s">
         <v>545</v>
-      </c>
-[...1 lines deleted...]
-        <v>546</v>
       </c>
       <c r="E159"/>
       <c r="F159" t="s">
-        <v>547</v>
+        <v>58</v>
       </c>
       <c r="G159" t="s">
-        <v>27</v>
+        <v>151</v>
       </c>
       <c r="H159">
         <v>1</v>
       </c>
       <c r="I159" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
       <c r="J159" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
       <c r="K159" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="160" spans="1:11">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="B160" t="s">
         <v>11</v>
       </c>
       <c r="C160" t="s">
-        <v>299</v>
+        <v>547</v>
       </c>
       <c r="D160" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="E160"/>
       <c r="F160" t="s">
-        <v>58</v>
+        <v>549</v>
       </c>
       <c r="G160" t="s">
-        <v>102</v>
+        <v>27</v>
       </c>
       <c r="H160">
         <v>1</v>
       </c>
       <c r="I160" t="s">
         <v>550</v>
       </c>
       <c r="J160" t="s">
         <v>550</v>
       </c>
       <c r="K160" t="s">
         <v>550</v>
       </c>
     </row>
     <row r="161" spans="1:11">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="B161" t="s">
         <v>11</v>
       </c>
       <c r="C161" t="s">
+        <v>302</v>
+      </c>
+      <c r="D161" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="E161"/>
       <c r="F161" t="s">
+        <v>58</v>
+      </c>
+      <c r="G161" t="s">
+        <v>102</v>
+      </c>
+      <c r="H161">
+        <v>1</v>
+      </c>
+      <c r="I161" t="s">
+        <v>552</v>
+      </c>
+      <c r="J161" t="s">
+        <v>552</v>
+      </c>
+      <c r="K161" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="162" spans="1:11">
+      <c r="A162">
+        <v>161</v>
+      </c>
+      <c r="B162" t="s">
+        <v>11</v>
+      </c>
+      <c r="C162" t="s">
+        <v>553</v>
+      </c>
+      <c r="D162" t="s">
+        <v>554</v>
+      </c>
+      <c r="E162"/>
+      <c r="F162" t="s">
         <v>37</v>
       </c>
-      <c r="G161" t="s">
+      <c r="G162" t="s">
         <v>151</v>
       </c>
-      <c r="H161">
-[...9 lines deleted...]
-        <v>553</v>
+      <c r="H162">
+        <v>1</v>
+      </c>
+      <c r="I162" t="s">
+        <v>555</v>
+      </c>
+      <c r="J162" t="s">
+        <v>555</v>
+      </c>
+      <c r="K162" t="s">
+        <v>555</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">