--- v0 (2026-07-11)
+++ v1 (2026-08-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Export data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="494">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="500">
   <si>
     <t>Vieta</t>
   </si>
   <si>
     <t>Valsts</t>
   </si>
   <si>
     <t>Vārds</t>
   </si>
   <si>
     <t>Uzvārds</t>
   </si>
   <si>
     <t>Komanda</t>
   </si>
   <si>
     <t>Pilsēta</t>
   </si>
   <si>
     <t>Grupa</t>
   </si>
   <si>
     <t>Apļi</t>
   </si>
   <si>
@@ -779,50 +779,59 @@
   <si>
     <t>1:06:36</t>
   </si>
   <si>
     <t>Gints</t>
   </si>
   <si>
     <t>Konošonoks</t>
   </si>
   <si>
     <t>Tukums skrien kopā</t>
   </si>
   <si>
     <t>1:06:45</t>
   </si>
   <si>
     <t>Miķelsons</t>
   </si>
   <si>
     <t>LMP</t>
   </si>
   <si>
     <t>1:07:15</t>
   </si>
   <si>
+    <t>Dace</t>
+  </si>
+  <si>
+    <t>Hartmane</t>
+  </si>
+  <si>
+    <t>1:07:36</t>
+  </si>
+  <si>
     <t>Ronalds</t>
   </si>
   <si>
     <t>Liepins</t>
   </si>
   <si>
     <t>METROONS</t>
   </si>
   <si>
     <t>1:07:37</t>
   </si>
   <si>
     <t>Muča</t>
   </si>
   <si>
     <t>Latviešu biedrība Norvēģijā Bergena</t>
   </si>
   <si>
     <t>Fana</t>
   </si>
   <si>
     <t>1:07:51</t>
   </si>
   <si>
     <t>Šterns</t>
@@ -855,50 +864,59 @@
     <t>Lidija</t>
   </si>
   <si>
     <t>Agafonova</t>
   </si>
   <si>
     <t>1:07:59</t>
   </si>
   <si>
     <t>Reinis</t>
   </si>
   <si>
     <t>Bite</t>
   </si>
   <si>
     <t>1:08:24</t>
   </si>
   <si>
     <t>Lāsma</t>
   </si>
   <si>
     <t>Krastiņa</t>
   </si>
   <si>
     <t>1:08:28</t>
+  </si>
+  <si>
+    <t>Zunde</t>
+  </si>
+  <si>
+    <t>Jaunmārupe</t>
+  </si>
+  <si>
+    <t>1:08:44</t>
   </si>
   <si>
     <t>Aino</t>
   </si>
   <si>
     <t>Gošs</t>
   </si>
   <si>
     <t>Tārgale</t>
   </si>
   <si>
     <t>1:08:49</t>
   </si>
   <si>
     <t>Davidauska</t>
   </si>
   <si>
     <t>Virves vilkšanas klubs Novadnieki</t>
   </si>
   <si>
     <t>SN20</t>
   </si>
   <si>
     <t>1:08:59</t>
   </si>
@@ -1843,51 +1861,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K145"/>
+  <dimension ref="A1:K147"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -3971,2829 +3989,2897 @@
         <v>253</v>
       </c>
       <c r="F62" t="s">
         <v>133</v>
       </c>
       <c r="G62" t="s">
         <v>33</v>
       </c>
       <c r="H62">
         <v>1</v>
       </c>
       <c r="I62" t="s">
         <v>254</v>
       </c>
       <c r="J62" t="s">
         <v>254</v>
       </c>
       <c r="K62" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63">
         <v>62</v>
       </c>
-      <c r="B63"/>
+      <c r="B63" t="s">
+        <v>11</v>
+      </c>
       <c r="C63" t="s">
         <v>255</v>
       </c>
       <c r="D63" t="s">
         <v>256</v>
       </c>
       <c r="E63" t="s">
+        <v>179</v>
+      </c>
+      <c r="F63" t="s">
+        <v>27</v>
+      </c>
+      <c r="G63" t="s">
+        <v>205</v>
+      </c>
+      <c r="H63">
+        <v>1</v>
+      </c>
+      <c r="I63" t="s">
         <v>257</v>
       </c>
-      <c r="F63" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J63" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="K63" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64">
         <v>63</v>
       </c>
-      <c r="B64" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B64"/>
       <c r="C64" t="s">
-        <v>94</v>
+        <v>258</v>
       </c>
       <c r="D64" t="s">
         <v>259</v>
       </c>
       <c r="E64" t="s">
         <v>260</v>
       </c>
       <c r="F64" t="s">
+        <v>133</v>
+      </c>
+      <c r="G64" t="s">
+        <v>175</v>
+      </c>
+      <c r="H64">
+        <v>1</v>
+      </c>
+      <c r="I64" t="s">
         <v>261</v>
       </c>
-      <c r="G64" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J64" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="K64" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
         <v>11</v>
       </c>
       <c r="C65" t="s">
-        <v>211</v>
+        <v>94</v>
       </c>
       <c r="D65" t="s">
+        <v>262</v>
+      </c>
+      <c r="E65" t="s">
         <v>263</v>
       </c>
-      <c r="E65"/>
       <c r="F65" t="s">
-        <v>64</v>
+        <v>264</v>
       </c>
       <c r="G65" t="s">
-        <v>16</v>
+        <v>72</v>
       </c>
       <c r="H65">
         <v>1</v>
       </c>
       <c r="I65" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="J65" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="K65" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
         <v>11</v>
       </c>
       <c r="C66" t="s">
-        <v>264</v>
+        <v>211</v>
       </c>
       <c r="D66" t="s">
+        <v>266</v>
+      </c>
+      <c r="E66"/>
+      <c r="F66" t="s">
+        <v>64</v>
+      </c>
+      <c r="G66" t="s">
+        <v>16</v>
+      </c>
+      <c r="H66">
+        <v>1</v>
+      </c>
+      <c r="I66" t="s">
         <v>265</v>
       </c>
-      <c r="E66" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="J66" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="K66" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
         <v>11</v>
       </c>
       <c r="C67" t="s">
+        <v>267</v>
+      </c>
+      <c r="D67" t="s">
         <v>268</v>
       </c>
-      <c r="D67" t="s">
+      <c r="E67" t="s">
         <v>269</v>
       </c>
-      <c r="E67" t="s">
+      <c r="F67" t="s">
+        <v>48</v>
+      </c>
+      <c r="G67" t="s">
+        <v>191</v>
+      </c>
+      <c r="H67">
+        <v>1</v>
+      </c>
+      <c r="I67" t="s">
         <v>270</v>
       </c>
-      <c r="F67" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J67" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="K67" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
         <v>11</v>
       </c>
       <c r="C68" t="s">
+        <v>271</v>
+      </c>
+      <c r="D68" t="s">
         <v>272</v>
       </c>
-      <c r="D68" t="s">
+      <c r="E68" t="s">
         <v>273</v>
       </c>
-      <c r="E68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F68" t="s">
-        <v>209</v>
+        <v>133</v>
       </c>
       <c r="G68" t="s">
-        <v>105</v>
+        <v>72</v>
       </c>
       <c r="H68">
         <v>1</v>
       </c>
       <c r="I68" t="s">
         <v>274</v>
       </c>
       <c r="J68" t="s">
         <v>274</v>
       </c>
       <c r="K68" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
         <v>11</v>
       </c>
       <c r="C69" t="s">
         <v>275</v>
       </c>
       <c r="D69" t="s">
         <v>276</v>
       </c>
-      <c r="E69"/>
+      <c r="E69" t="s">
+        <v>208</v>
+      </c>
       <c r="F69" t="s">
-        <v>133</v>
+        <v>209</v>
       </c>
       <c r="G69" t="s">
-        <v>16</v>
+        <v>105</v>
       </c>
       <c r="H69">
         <v>1</v>
       </c>
       <c r="I69" t="s">
         <v>277</v>
       </c>
       <c r="J69" t="s">
         <v>277</v>
       </c>
       <c r="K69" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="70" spans="1:11">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
         <v>11</v>
       </c>
       <c r="C70" t="s">
         <v>278</v>
       </c>
       <c r="D70" t="s">
         <v>279</v>
       </c>
       <c r="E70"/>
       <c r="F70" t="s">
-        <v>109</v>
+        <v>133</v>
       </c>
       <c r="G70" t="s">
-        <v>52</v>
+        <v>16</v>
       </c>
       <c r="H70">
         <v>1</v>
       </c>
       <c r="I70" t="s">
         <v>280</v>
       </c>
       <c r="J70" t="s">
         <v>280</v>
       </c>
       <c r="K70" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="71" spans="1:11">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
         <v>11</v>
       </c>
       <c r="C71" t="s">
         <v>281</v>
       </c>
       <c r="D71" t="s">
         <v>282</v>
       </c>
-      <c r="E71" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E71"/>
       <c r="F71" t="s">
+        <v>109</v>
+      </c>
+      <c r="G71" t="s">
+        <v>52</v>
+      </c>
+      <c r="H71">
+        <v>1</v>
+      </c>
+      <c r="I71" t="s">
         <v>283</v>
       </c>
-      <c r="G71" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J71" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="K71" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
     </row>
     <row r="72" spans="1:11">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
         <v>11</v>
       </c>
       <c r="C72" t="s">
-        <v>135</v>
+        <v>220</v>
       </c>
       <c r="D72" t="s">
+        <v>284</v>
+      </c>
+      <c r="E72"/>
+      <c r="F72" t="s">
         <v>285</v>
       </c>
-      <c r="E72" t="s">
+      <c r="G72" t="s">
+        <v>72</v>
+      </c>
+      <c r="H72">
+        <v>1</v>
+      </c>
+      <c r="I72" t="s">
         <v>286</v>
       </c>
-      <c r="F72" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J72" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="K72" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="73" spans="1:11">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
         <v>11</v>
       </c>
       <c r="C73" t="s">
+        <v>287</v>
+      </c>
+      <c r="D73" t="s">
+        <v>288</v>
+      </c>
+      <c r="E73" t="s">
+        <v>104</v>
+      </c>
+      <c r="F73" t="s">
         <v>289</v>
       </c>
-      <c r="D73" t="s">
+      <c r="G73" t="s">
+        <v>72</v>
+      </c>
+      <c r="H73">
+        <v>1</v>
+      </c>
+      <c r="I73" t="s">
         <v>290</v>
       </c>
-      <c r="E73"/>
-[...11 lines deleted...]
-      </c>
       <c r="J73" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K73" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="74" spans="1:11">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
         <v>11</v>
       </c>
       <c r="C74" t="s">
+        <v>135</v>
+      </c>
+      <c r="D74" t="s">
+        <v>291</v>
+      </c>
+      <c r="E74" t="s">
         <v>292</v>
       </c>
-      <c r="D74" t="s">
+      <c r="F74" t="s">
+        <v>133</v>
+      </c>
+      <c r="G74" t="s">
         <v>293</v>
       </c>
-      <c r="E74"/>
-      <c r="F74" t="s">
+      <c r="H74">
+        <v>1</v>
+      </c>
+      <c r="I74" t="s">
         <v>294</v>
       </c>
-      <c r="G74" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J74" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="K74" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="75" spans="1:11">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
         <v>11</v>
       </c>
       <c r="C75" t="s">
-        <v>172</v>
+        <v>295</v>
       </c>
       <c r="D75" t="s">
         <v>296</v>
       </c>
       <c r="E75"/>
       <c r="F75" t="s">
+        <v>133</v>
+      </c>
+      <c r="G75" t="s">
+        <v>52</v>
+      </c>
+      <c r="H75">
+        <v>1</v>
+      </c>
+      <c r="I75" t="s">
         <v>297</v>
       </c>
-      <c r="G75" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J75" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="K75" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
     </row>
     <row r="76" spans="1:11">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
         <v>11</v>
       </c>
       <c r="C76" t="s">
+        <v>298</v>
+      </c>
+      <c r="D76" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
       <c r="E76"/>
       <c r="F76" t="s">
+        <v>300</v>
+      </c>
+      <c r="G76" t="s">
+        <v>16</v>
+      </c>
+      <c r="H76">
+        <v>1</v>
+      </c>
+      <c r="I76" t="s">
         <v>301</v>
       </c>
-      <c r="G76" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J76" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="K76" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="77" spans="1:11">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
         <v>11</v>
       </c>
       <c r="C77" t="s">
-        <v>303</v>
+        <v>172</v>
       </c>
       <c r="D77" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="E77"/>
       <c r="F77" t="s">
-        <v>133</v>
+        <v>303</v>
       </c>
       <c r="G77" t="s">
-        <v>33</v>
+        <v>72</v>
       </c>
       <c r="H77">
         <v>1</v>
       </c>
       <c r="I77" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="J77" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="K77" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="78" spans="1:11">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
         <v>11</v>
       </c>
       <c r="C78" t="s">
+        <v>305</v>
+      </c>
+      <c r="D78" t="s">
         <v>306</v>
       </c>
-      <c r="D78" t="s">
+      <c r="E78"/>
+      <c r="F78" t="s">
         <v>307</v>
       </c>
-      <c r="E78" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G78" t="s">
+        <v>33</v>
+      </c>
+      <c r="H78">
+        <v>1</v>
+      </c>
+      <c r="I78" t="s">
         <v>308</v>
       </c>
-      <c r="H78">
-[...4 lines deleted...]
-      </c>
       <c r="J78" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="K78" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="79" spans="1:11">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
         <v>11</v>
       </c>
       <c r="C79" t="s">
-        <v>18</v>
+        <v>309</v>
       </c>
       <c r="D79" t="s">
         <v>310</v>
       </c>
       <c r="E79"/>
       <c r="F79" t="s">
-        <v>64</v>
+        <v>133</v>
       </c>
       <c r="G79" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H79">
         <v>1</v>
       </c>
       <c r="I79" t="s">
         <v>311</v>
       </c>
       <c r="J79" t="s">
         <v>311</v>
       </c>
       <c r="K79" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="80" spans="1:11">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
         <v>11</v>
       </c>
       <c r="C80" t="s">
         <v>312</v>
       </c>
       <c r="D80" t="s">
         <v>313</v>
       </c>
       <c r="E80" t="s">
+        <v>208</v>
+      </c>
+      <c r="F80" t="s">
+        <v>209</v>
+      </c>
+      <c r="G80" t="s">
         <v>314</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="H80">
         <v>1</v>
       </c>
       <c r="I80" t="s">
         <v>315</v>
       </c>
       <c r="J80" t="s">
         <v>315</v>
       </c>
       <c r="K80" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="81" spans="1:11">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
         <v>11</v>
       </c>
       <c r="C81" t="s">
+        <v>18</v>
+      </c>
+      <c r="D81" t="s">
         <v>316</v>
       </c>
-      <c r="D81" t="s">
+      <c r="E81"/>
+      <c r="F81" t="s">
+        <v>64</v>
+      </c>
+      <c r="G81" t="s">
+        <v>22</v>
+      </c>
+      <c r="H81">
+        <v>1</v>
+      </c>
+      <c r="I81" t="s">
         <v>317</v>
       </c>
-      <c r="E81" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="J81" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="K81" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
     </row>
     <row r="82" spans="1:11">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
         <v>11</v>
       </c>
       <c r="C82" t="s">
+        <v>318</v>
+      </c>
+      <c r="D82" t="s">
+        <v>319</v>
+      </c>
+      <c r="E82" t="s">
         <v>320</v>
       </c>
-      <c r="D82" t="s">
+      <c r="F82" t="s">
+        <v>246</v>
+      </c>
+      <c r="G82" t="s">
+        <v>52</v>
+      </c>
+      <c r="H82">
+        <v>1</v>
+      </c>
+      <c r="I82" t="s">
         <v>321</v>
       </c>
-      <c r="E82" t="s">
-[...11 lines deleted...]
-      </c>
       <c r="J82" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="K82" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
     </row>
     <row r="83" spans="1:11">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
         <v>11</v>
       </c>
       <c r="C83" t="s">
-        <v>158</v>
+        <v>322</v>
       </c>
       <c r="D83" t="s">
+        <v>323</v>
+      </c>
+      <c r="E83" t="s">
         <v>324</v>
       </c>
-      <c r="E83" t="s">
+      <c r="F83" t="s">
+        <v>97</v>
+      </c>
+      <c r="G83" t="s">
+        <v>72</v>
+      </c>
+      <c r="H83">
+        <v>1</v>
+      </c>
+      <c r="I83" t="s">
         <v>325</v>
       </c>
-      <c r="F83" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J83" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="K83" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
     </row>
     <row r="84" spans="1:11">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
         <v>11</v>
       </c>
       <c r="C84" t="s">
+        <v>326</v>
+      </c>
+      <c r="D84" t="s">
+        <v>327</v>
+      </c>
+      <c r="E84" t="s">
         <v>328</v>
       </c>
-      <c r="D84" t="s">
+      <c r="F84"/>
+      <c r="G84" t="s">
+        <v>105</v>
+      </c>
+      <c r="H84">
+        <v>1</v>
+      </c>
+      <c r="I84" t="s">
         <v>329</v>
       </c>
-      <c r="E84" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="J84" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="K84" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="85" spans="1:11">
       <c r="A85">
         <v>84</v>
       </c>
-      <c r="B85"/>
+      <c r="B85" t="s">
+        <v>11</v>
+      </c>
       <c r="C85" t="s">
+        <v>158</v>
+      </c>
+      <c r="D85" t="s">
+        <v>330</v>
+      </c>
+      <c r="E85" t="s">
         <v>331</v>
       </c>
-      <c r="D85" t="s">
+      <c r="F85" t="s">
         <v>332</v>
       </c>
-      <c r="E85" t="s">
+      <c r="G85" t="s">
+        <v>16</v>
+      </c>
+      <c r="H85">
+        <v>1</v>
+      </c>
+      <c r="I85" t="s">
         <v>333</v>
       </c>
-      <c r="F85" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J85" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="K85" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="86" spans="1:11">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
         <v>11</v>
       </c>
       <c r="C86" t="s">
+        <v>334</v>
+      </c>
+      <c r="D86" t="s">
         <v>335</v>
       </c>
-      <c r="D86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E86" t="s">
-        <v>337</v>
+        <v>104</v>
       </c>
       <c r="F86" t="s">
-        <v>121</v>
+        <v>82</v>
       </c>
       <c r="G86" t="s">
         <v>52</v>
       </c>
       <c r="H86">
         <v>1</v>
       </c>
       <c r="I86" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="J86" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="K86" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
     </row>
     <row r="87" spans="1:11">
       <c r="A87">
         <v>86</v>
       </c>
-      <c r="B87" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B87"/>
       <c r="C87" t="s">
+        <v>337</v>
+      </c>
+      <c r="D87" t="s">
+        <v>338</v>
+      </c>
+      <c r="E87" t="s">
         <v>339</v>
       </c>
-      <c r="D87" t="s">
+      <c r="F87" t="s">
+        <v>48</v>
+      </c>
+      <c r="G87" t="s">
+        <v>72</v>
+      </c>
+      <c r="H87">
+        <v>1</v>
+      </c>
+      <c r="I87" t="s">
         <v>340</v>
       </c>
-      <c r="E87" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="J87" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="K87" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="88" spans="1:11">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
         <v>11</v>
       </c>
       <c r="C88" t="s">
+        <v>341</v>
+      </c>
+      <c r="D88" t="s">
         <v>342</v>
       </c>
-      <c r="D88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E88" t="s">
-        <v>104</v>
+        <v>343</v>
       </c>
       <c r="F88" t="s">
-        <v>82</v>
+        <v>121</v>
       </c>
       <c r="G88" t="s">
         <v>52</v>
       </c>
       <c r="H88">
         <v>1</v>
       </c>
       <c r="I88" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="J88" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="K88" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="89" spans="1:11">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
         <v>11</v>
       </c>
       <c r="C89" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="D89" t="s">
-        <v>345</v>
-[...1 lines deleted...]
-      <c r="E89"/>
+        <v>346</v>
+      </c>
+      <c r="E89" t="s">
+        <v>81</v>
+      </c>
       <c r="F89" t="s">
-        <v>97</v>
+        <v>82</v>
       </c>
       <c r="G89" t="s">
-        <v>105</v>
+        <v>52</v>
       </c>
       <c r="H89">
         <v>1</v>
       </c>
       <c r="I89" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="J89" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="K89" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
     </row>
     <row r="90" spans="1:11">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
         <v>11</v>
       </c>
       <c r="C90" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="D90" t="s">
-        <v>348</v>
+        <v>335</v>
       </c>
       <c r="E90" t="s">
-        <v>270</v>
+        <v>104</v>
       </c>
       <c r="F90" t="s">
-        <v>133</v>
+        <v>82</v>
       </c>
       <c r="G90" t="s">
-        <v>105</v>
+        <v>52</v>
       </c>
       <c r="H90">
         <v>1</v>
       </c>
       <c r="I90" t="s">
         <v>349</v>
       </c>
       <c r="J90" t="s">
         <v>349</v>
       </c>
       <c r="K90" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="91" spans="1:11">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
         <v>11</v>
       </c>
       <c r="C91" t="s">
         <v>350</v>
       </c>
       <c r="D91" t="s">
         <v>351</v>
       </c>
       <c r="E91"/>
       <c r="F91" t="s">
+        <v>97</v>
+      </c>
+      <c r="G91" t="s">
+        <v>105</v>
+      </c>
+      <c r="H91">
+        <v>1</v>
+      </c>
+      <c r="I91" t="s">
         <v>352</v>
       </c>
-      <c r="G91" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J91" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="K91" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="92" spans="1:11">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
         <v>11</v>
       </c>
       <c r="C92" t="s">
-        <v>316</v>
+        <v>353</v>
       </c>
       <c r="D92" t="s">
         <v>354</v>
       </c>
       <c r="E92" t="s">
+        <v>273</v>
+      </c>
+      <c r="F92" t="s">
+        <v>133</v>
+      </c>
+      <c r="G92" t="s">
+        <v>105</v>
+      </c>
+      <c r="H92">
+        <v>1</v>
+      </c>
+      <c r="I92" t="s">
         <v>355</v>
       </c>
-      <c r="F92" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J92" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="K92" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
     </row>
     <row r="93" spans="1:11">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
         <v>11</v>
       </c>
       <c r="C93" t="s">
         <v>356</v>
       </c>
       <c r="D93" t="s">
         <v>357</v>
       </c>
-      <c r="E93" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E93"/>
       <c r="F93" t="s">
         <v>358</v>
       </c>
       <c r="G93" t="s">
-        <v>105</v>
+        <v>52</v>
       </c>
       <c r="H93">
         <v>1</v>
       </c>
       <c r="I93" t="s">
         <v>359</v>
       </c>
       <c r="J93" t="s">
         <v>359</v>
       </c>
       <c r="K93" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="94" spans="1:11">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
         <v>11</v>
       </c>
       <c r="C94" t="s">
-        <v>135</v>
+        <v>322</v>
       </c>
       <c r="D94" t="s">
         <v>360</v>
       </c>
-      <c r="E94"/>
+      <c r="E94" t="s">
+        <v>361</v>
+      </c>
       <c r="F94" t="s">
-        <v>21</v>
+        <v>82</v>
       </c>
       <c r="G94" t="s">
-        <v>105</v>
+        <v>16</v>
       </c>
       <c r="H94">
         <v>1</v>
       </c>
       <c r="I94" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="J94" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="K94" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
     </row>
     <row r="95" spans="1:11">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
         <v>11</v>
       </c>
       <c r="C95" t="s">
         <v>362</v>
       </c>
       <c r="D95" t="s">
         <v>363</v>
       </c>
-      <c r="E95"/>
+      <c r="E95" t="s">
+        <v>81</v>
+      </c>
       <c r="F95" t="s">
-        <v>243</v>
+        <v>364</v>
       </c>
       <c r="G95" t="s">
-        <v>191</v>
+        <v>105</v>
       </c>
       <c r="H95">
         <v>1</v>
       </c>
       <c r="I95" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="J95" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="K95" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
     </row>
     <row r="96" spans="1:11">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
         <v>11</v>
       </c>
       <c r="C96" t="s">
-        <v>350</v>
+        <v>135</v>
       </c>
       <c r="D96" t="s">
-        <v>365</v>
-[...1 lines deleted...]
-      <c r="E96" t="s">
         <v>366</v>
       </c>
+      <c r="E96"/>
       <c r="F96" t="s">
-        <v>82</v>
+        <v>21</v>
       </c>
       <c r="G96" t="s">
-        <v>52</v>
+        <v>105</v>
       </c>
       <c r="H96">
         <v>1</v>
       </c>
       <c r="I96" t="s">
         <v>367</v>
       </c>
       <c r="J96" t="s">
         <v>367</v>
       </c>
       <c r="K96" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="97" spans="1:11">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
         <v>11</v>
       </c>
       <c r="C97" t="s">
         <v>368</v>
       </c>
       <c r="D97" t="s">
         <v>369</v>
       </c>
-      <c r="E97" t="s">
+      <c r="E97"/>
+      <c r="F97" t="s">
+        <v>243</v>
+      </c>
+      <c r="G97" t="s">
+        <v>191</v>
+      </c>
+      <c r="H97">
+        <v>1</v>
+      </c>
+      <c r="I97" t="s">
         <v>370</v>
       </c>
-      <c r="F97" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J97" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="K97" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="98" spans="1:11">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
         <v>11</v>
       </c>
       <c r="C98" t="s">
+        <v>356</v>
+      </c>
+      <c r="D98" t="s">
+        <v>371</v>
+      </c>
+      <c r="E98" t="s">
         <v>372</v>
-      </c>
-[...4 lines deleted...]
-        <v>104</v>
       </c>
       <c r="F98" t="s">
         <v>82</v>
       </c>
       <c r="G98" t="s">
         <v>52</v>
       </c>
       <c r="H98">
         <v>1</v>
       </c>
       <c r="I98" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="J98" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="K98" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
     </row>
     <row r="99" spans="1:11">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
         <v>11</v>
       </c>
       <c r="C99" t="s">
-        <v>177</v>
+        <v>374</v>
       </c>
       <c r="D99" t="s">
         <v>375</v>
       </c>
       <c r="E99" t="s">
-        <v>318</v>
+        <v>376</v>
       </c>
       <c r="F99" t="s">
-        <v>97</v>
+        <v>48</v>
       </c>
       <c r="G99" t="s">
-        <v>205</v>
+        <v>52</v>
       </c>
       <c r="H99">
         <v>1</v>
       </c>
       <c r="I99" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="J99" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="K99" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
     </row>
     <row r="100" spans="1:11">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
         <v>11</v>
       </c>
       <c r="C100" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="D100" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="E100" t="s">
-        <v>379</v>
+        <v>104</v>
       </c>
       <c r="F100" t="s">
-        <v>48</v>
+        <v>82</v>
       </c>
       <c r="G100" t="s">
         <v>52</v>
       </c>
       <c r="H100">
         <v>1</v>
       </c>
       <c r="I100" t="s">
         <v>380</v>
       </c>
       <c r="J100" t="s">
         <v>380</v>
       </c>
       <c r="K100" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="101" spans="1:11">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
         <v>11</v>
       </c>
       <c r="C101" t="s">
-        <v>347</v>
+        <v>177</v>
       </c>
       <c r="D101" t="s">
         <v>381</v>
       </c>
-      <c r="E101"/>
+      <c r="E101" t="s">
+        <v>324</v>
+      </c>
       <c r="F101" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="G101" t="s">
-        <v>287</v>
+        <v>205</v>
       </c>
       <c r="H101">
         <v>1</v>
       </c>
       <c r="I101" t="s">
         <v>382</v>
       </c>
       <c r="J101" t="s">
         <v>382</v>
       </c>
       <c r="K101" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="102" spans="1:11">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
         <v>11</v>
       </c>
       <c r="C102" t="s">
         <v>383</v>
       </c>
       <c r="D102" t="s">
         <v>384</v>
       </c>
-      <c r="E102"/>
+      <c r="E102" t="s">
+        <v>385</v>
+      </c>
       <c r="F102" t="s">
-        <v>133</v>
+        <v>48</v>
       </c>
       <c r="G102" t="s">
-        <v>170</v>
+        <v>52</v>
       </c>
       <c r="H102">
         <v>1</v>
       </c>
       <c r="I102" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="J102" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="K102" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
     </row>
     <row r="103" spans="1:11">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
         <v>11</v>
       </c>
       <c r="C103" t="s">
-        <v>386</v>
+        <v>353</v>
       </c>
       <c r="D103" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="E103"/>
       <c r="F103" t="s">
-        <v>243</v>
+        <v>77</v>
       </c>
       <c r="G103" t="s">
-        <v>33</v>
+        <v>293</v>
       </c>
       <c r="H103">
         <v>1</v>
       </c>
       <c r="I103" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="J103" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="K103" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
     </row>
     <row r="104" spans="1:11">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
         <v>11</v>
       </c>
       <c r="C104" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="D104" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E104"/>
       <c r="F104" t="s">
-        <v>109</v>
+        <v>133</v>
       </c>
       <c r="G104" t="s">
-        <v>52</v>
+        <v>170</v>
       </c>
       <c r="H104">
         <v>1</v>
       </c>
       <c r="I104" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="J104" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="K104" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
     </row>
     <row r="105" spans="1:11">
       <c r="A105">
         <v>104</v>
       </c>
-      <c r="B105"/>
+      <c r="B105" t="s">
+        <v>11</v>
+      </c>
       <c r="C105" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="D105" t="s">
-        <v>391</v>
-[...3 lines deleted...]
-      </c>
+        <v>390</v>
+      </c>
+      <c r="E105"/>
       <c r="F105" t="s">
-        <v>133</v>
+        <v>243</v>
       </c>
       <c r="G105" t="s">
-        <v>105</v>
+        <v>33</v>
       </c>
       <c r="H105">
         <v>1</v>
       </c>
       <c r="I105" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="J105" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="K105" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="106" spans="1:11">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
         <v>11</v>
       </c>
       <c r="C106" t="s">
-        <v>102</v>
+        <v>394</v>
       </c>
       <c r="D106" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E106"/>
       <c r="F106" t="s">
-        <v>394</v>
+        <v>109</v>
       </c>
       <c r="G106" t="s">
-        <v>105</v>
+        <v>52</v>
       </c>
       <c r="H106">
         <v>1</v>
       </c>
       <c r="I106" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="J106" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="K106" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="107" spans="1:11">
       <c r="A107">
         <v>106</v>
       </c>
-      <c r="B107" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B107"/>
       <c r="C107" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="D107" t="s">
         <v>397</v>
       </c>
-      <c r="E107"/>
+      <c r="E107" t="s">
+        <v>37</v>
+      </c>
       <c r="F107" t="s">
-        <v>301</v>
+        <v>133</v>
       </c>
       <c r="G107" t="s">
         <v>105</v>
       </c>
       <c r="H107">
         <v>1</v>
       </c>
       <c r="I107" t="s">
         <v>398</v>
       </c>
       <c r="J107" t="s">
         <v>398</v>
       </c>
       <c r="K107" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="108" spans="1:11">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
         <v>11</v>
       </c>
       <c r="C108" t="s">
+        <v>102</v>
+      </c>
+      <c r="D108" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="E108"/>
       <c r="F108" t="s">
-        <v>48</v>
+        <v>400</v>
       </c>
       <c r="G108" t="s">
         <v>105</v>
       </c>
       <c r="H108">
         <v>1</v>
       </c>
       <c r="I108" t="s">
         <v>401</v>
       </c>
       <c r="J108" t="s">
         <v>401</v>
       </c>
       <c r="K108" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="109" spans="1:11">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
         <v>11</v>
       </c>
       <c r="C109" t="s">
         <v>402</v>
       </c>
       <c r="D109" t="s">
         <v>403</v>
       </c>
       <c r="E109"/>
       <c r="F109" t="s">
-        <v>64</v>
+        <v>307</v>
       </c>
       <c r="G109" t="s">
-        <v>205</v>
+        <v>105</v>
       </c>
       <c r="H109">
         <v>1</v>
       </c>
       <c r="I109" t="s">
         <v>404</v>
       </c>
       <c r="J109" t="s">
         <v>404</v>
       </c>
       <c r="K109" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="110" spans="1:11">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
         <v>11</v>
       </c>
       <c r="C110" t="s">
-        <v>154</v>
+        <v>405</v>
       </c>
       <c r="D110" t="s">
-        <v>169</v>
-[...3 lines deleted...]
-      </c>
+        <v>406</v>
+      </c>
+      <c r="E110"/>
       <c r="F110" t="s">
-        <v>133</v>
+        <v>48</v>
       </c>
       <c r="G110" t="s">
         <v>105</v>
       </c>
       <c r="H110">
         <v>1</v>
       </c>
       <c r="I110" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="J110" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="K110" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
     </row>
     <row r="111" spans="1:11">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
         <v>11</v>
       </c>
       <c r="C111" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="D111" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="E111"/>
       <c r="F111" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="G111" t="s">
-        <v>52</v>
+        <v>205</v>
       </c>
       <c r="H111">
         <v>1</v>
       </c>
       <c r="I111" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="J111" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="K111" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
     </row>
     <row r="112" spans="1:11">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
         <v>11</v>
       </c>
       <c r="C112" t="s">
-        <v>409</v>
+        <v>154</v>
       </c>
       <c r="D112" t="s">
-        <v>194</v>
-[...1 lines deleted...]
-      <c r="E112"/>
+        <v>169</v>
+      </c>
+      <c r="E112" t="s">
+        <v>273</v>
+      </c>
       <c r="F112" t="s">
-        <v>195</v>
+        <v>133</v>
       </c>
       <c r="G112" t="s">
-        <v>170</v>
+        <v>105</v>
       </c>
       <c r="H112">
         <v>1</v>
       </c>
       <c r="I112" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="J112" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="K112" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
     </row>
     <row r="113" spans="1:11">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113" t="s">
         <v>11</v>
       </c>
       <c r="C113" t="s">
-        <v>50</v>
+        <v>412</v>
       </c>
       <c r="D113" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="E113"/>
       <c r="F113" t="s">
-        <v>411</v>
+        <v>48</v>
       </c>
       <c r="G113" t="s">
-        <v>308</v>
+        <v>52</v>
       </c>
       <c r="H113">
         <v>1</v>
       </c>
       <c r="I113" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="J113" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="K113" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
     </row>
     <row r="114" spans="1:11">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
         <v>11</v>
       </c>
       <c r="C114" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="D114" t="s">
-        <v>414</v>
+        <v>194</v>
       </c>
       <c r="E114"/>
       <c r="F114" t="s">
-        <v>38</v>
+        <v>195</v>
       </c>
       <c r="G114" t="s">
-        <v>191</v>
+        <v>170</v>
       </c>
       <c r="H114">
         <v>1</v>
       </c>
       <c r="I114" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="J114" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="K114" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
     </row>
     <row r="115" spans="1:11">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115" t="s">
         <v>11</v>
       </c>
       <c r="C115" t="s">
+        <v>50</v>
+      </c>
+      <c r="D115" t="s">
         <v>416</v>
-      </c>
-[...1 lines deleted...]
-        <v>417</v>
       </c>
       <c r="E115"/>
       <c r="F115" t="s">
-        <v>38</v>
+        <v>417</v>
       </c>
       <c r="G115" t="s">
-        <v>72</v>
+        <v>314</v>
       </c>
       <c r="H115">
         <v>1</v>
       </c>
       <c r="I115" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="J115" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="K115" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
     </row>
     <row r="116" spans="1:11">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116" t="s">
         <v>11</v>
       </c>
       <c r="C116" t="s">
-        <v>344</v>
+        <v>419</v>
       </c>
       <c r="D116" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E116"/>
       <c r="F116" t="s">
-        <v>113</v>
+        <v>38</v>
       </c>
       <c r="G116" t="s">
-        <v>52</v>
+        <v>191</v>
       </c>
       <c r="H116">
         <v>1</v>
       </c>
       <c r="I116" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="J116" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="K116" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
     </row>
     <row r="117" spans="1:11">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
         <v>11</v>
       </c>
       <c r="C117" t="s">
-        <v>84</v>
+        <v>422</v>
       </c>
       <c r="D117" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="E117"/>
       <c r="F117" t="s">
-        <v>113</v>
+        <v>38</v>
       </c>
       <c r="G117" t="s">
-        <v>33</v>
+        <v>72</v>
       </c>
       <c r="H117">
         <v>1</v>
       </c>
       <c r="I117" t="s">
         <v>421</v>
       </c>
       <c r="J117" t="s">
         <v>421</v>
       </c>
       <c r="K117" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="118" spans="1:11">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118" t="s">
         <v>11</v>
       </c>
       <c r="C118" t="s">
-        <v>422</v>
+        <v>350</v>
       </c>
       <c r="D118" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="E118"/>
       <c r="F118" t="s">
-        <v>424</v>
+        <v>113</v>
       </c>
       <c r="G118" t="s">
-        <v>175</v>
+        <v>52</v>
       </c>
       <c r="H118">
         <v>1</v>
       </c>
       <c r="I118" t="s">
         <v>425</v>
       </c>
       <c r="J118" t="s">
         <v>425</v>
       </c>
       <c r="K118" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="119" spans="1:11">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119" t="s">
         <v>11</v>
       </c>
       <c r="C119" t="s">
+        <v>84</v>
+      </c>
+      <c r="D119" t="s">
         <v>426</v>
       </c>
-      <c r="D119" t="s">
+      <c r="E119"/>
+      <c r="F119" t="s">
+        <v>113</v>
+      </c>
+      <c r="G119" t="s">
+        <v>33</v>
+      </c>
+      <c r="H119">
+        <v>1</v>
+      </c>
+      <c r="I119" t="s">
         <v>427</v>
       </c>
-      <c r="E119" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="J119" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="K119" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
     </row>
     <row r="120" spans="1:11">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120" t="s">
         <v>11</v>
       </c>
       <c r="C120" t="s">
-        <v>372</v>
+        <v>428</v>
       </c>
       <c r="D120" t="s">
         <v>429</v>
       </c>
       <c r="E120"/>
       <c r="F120" t="s">
-        <v>202</v>
+        <v>430</v>
       </c>
       <c r="G120" t="s">
-        <v>52</v>
+        <v>175</v>
       </c>
       <c r="H120">
         <v>1</v>
       </c>
       <c r="I120" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="J120" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="K120" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
     </row>
     <row r="121" spans="1:11">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121" t="s">
         <v>11</v>
       </c>
       <c r="C121" t="s">
-        <v>383</v>
+        <v>432</v>
       </c>
       <c r="D121" t="s">
-        <v>431</v>
-[...1 lines deleted...]
-      <c r="E121"/>
+        <v>433</v>
+      </c>
+      <c r="E121" t="s">
+        <v>120</v>
+      </c>
       <c r="F121" t="s">
-        <v>48</v>
+        <v>121</v>
       </c>
       <c r="G121" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="H121">
         <v>1</v>
       </c>
       <c r="I121" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="J121" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="K121" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
     </row>
     <row r="122" spans="1:11">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122" t="s">
         <v>11</v>
       </c>
       <c r="C122" t="s">
-        <v>433</v>
+        <v>378</v>
       </c>
       <c r="D122" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="E122"/>
       <c r="F122" t="s">
-        <v>133</v>
+        <v>202</v>
       </c>
       <c r="G122" t="s">
         <v>52</v>
       </c>
       <c r="H122">
         <v>1</v>
       </c>
       <c r="I122" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="J122" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="K122" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="123" spans="1:11">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123" t="s">
         <v>11</v>
       </c>
       <c r="C123" t="s">
-        <v>436</v>
+        <v>389</v>
       </c>
       <c r="D123" t="s">
         <v>437</v>
       </c>
       <c r="E123"/>
       <c r="F123" t="s">
-        <v>133</v>
+        <v>48</v>
       </c>
       <c r="G123" t="s">
-        <v>175</v>
+        <v>16</v>
       </c>
       <c r="H123">
         <v>1</v>
       </c>
       <c r="I123" t="s">
         <v>438</v>
       </c>
       <c r="J123" t="s">
         <v>438</v>
       </c>
       <c r="K123" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="124" spans="1:11">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124" t="s">
         <v>11</v>
       </c>
       <c r="C124" t="s">
         <v>439</v>
       </c>
       <c r="D124" t="s">
         <v>440</v>
       </c>
       <c r="E124"/>
       <c r="F124" t="s">
         <v>133</v>
       </c>
       <c r="G124" t="s">
-        <v>287</v>
+        <v>52</v>
       </c>
       <c r="H124">
         <v>1</v>
       </c>
       <c r="I124" t="s">
         <v>441</v>
       </c>
       <c r="J124" t="s">
         <v>441</v>
       </c>
       <c r="K124" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="125" spans="1:11">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" t="s">
         <v>11</v>
       </c>
       <c r="C125" t="s">
-        <v>18</v>
+        <v>442</v>
       </c>
       <c r="D125" t="s">
-        <v>442</v>
-[...1 lines deleted...]
-      <c r="E125" t="s">
         <v>443</v>
       </c>
+      <c r="E125"/>
       <c r="F125" t="s">
+        <v>133</v>
+      </c>
+      <c r="G125" t="s">
+        <v>175</v>
+      </c>
+      <c r="H125">
+        <v>1</v>
+      </c>
+      <c r="I125" t="s">
         <v>444</v>
       </c>
-      <c r="G125" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J125" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="K125" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
     </row>
     <row r="126" spans="1:11">
       <c r="A126">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B126" t="s">
         <v>11</v>
       </c>
       <c r="C126" t="s">
-        <v>29</v>
+        <v>445</v>
       </c>
       <c r="D126" t="s">
         <v>446</v>
       </c>
       <c r="E126"/>
       <c r="F126" t="s">
+        <v>133</v>
+      </c>
+      <c r="G126" t="s">
+        <v>293</v>
+      </c>
+      <c r="H126">
+        <v>1</v>
+      </c>
+      <c r="I126" t="s">
         <v>447</v>
       </c>
-      <c r="G126" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J126" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="K126" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="127" spans="1:11">
       <c r="A127">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B127" t="s">
         <v>11</v>
       </c>
       <c r="C127" t="s">
-        <v>187</v>
+        <v>18</v>
       </c>
       <c r="D127" t="s">
+        <v>448</v>
+      </c>
+      <c r="E127" t="s">
         <v>449</v>
       </c>
-      <c r="E127"/>
       <c r="F127" t="s">
-        <v>133</v>
+        <v>450</v>
       </c>
       <c r="G127" t="s">
-        <v>287</v>
+        <v>33</v>
       </c>
       <c r="H127">
         <v>1</v>
       </c>
       <c r="I127" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="J127" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="K127" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
     </row>
     <row r="128" spans="1:11">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128" t="s">
         <v>11</v>
       </c>
       <c r="C128" t="s">
-        <v>306</v>
+        <v>29</v>
       </c>
       <c r="D128" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E128"/>
       <c r="F128" t="s">
-        <v>133</v>
+        <v>453</v>
       </c>
       <c r="G128" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="H128">
         <v>1</v>
       </c>
       <c r="I128" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="J128" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="K128" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
     </row>
     <row r="129" spans="1:11">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129" t="s">
         <v>11</v>
       </c>
       <c r="C129" t="s">
-        <v>452</v>
+        <v>187</v>
       </c>
       <c r="D129" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="E129"/>
       <c r="F129" t="s">
+        <v>133</v>
+      </c>
+      <c r="G129" t="s">
+        <v>293</v>
+      </c>
+      <c r="H129">
+        <v>1</v>
+      </c>
+      <c r="I129" t="s">
         <v>454</v>
       </c>
-      <c r="G129" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J129" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="K129" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
     </row>
     <row r="130" spans="1:11">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130" t="s">
         <v>11</v>
       </c>
       <c r="C130" t="s">
+        <v>312</v>
+      </c>
+      <c r="D130" t="s">
         <v>456</v>
-      </c>
-[...1 lines deleted...]
-        <v>457</v>
       </c>
       <c r="E130"/>
       <c r="F130" t="s">
         <v>133</v>
       </c>
       <c r="G130" t="s">
-        <v>170</v>
+        <v>52</v>
       </c>
       <c r="H130">
         <v>1</v>
       </c>
       <c r="I130" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="J130" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="K130" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
     </row>
     <row r="131" spans="1:11">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131" t="s">
         <v>11</v>
       </c>
       <c r="C131" t="s">
+        <v>458</v>
+      </c>
+      <c r="D131" t="s">
         <v>459</v>
-      </c>
-[...1 lines deleted...]
-        <v>460</v>
       </c>
       <c r="E131"/>
       <c r="F131" t="s">
-        <v>133</v>
+        <v>460</v>
       </c>
       <c r="G131" t="s">
-        <v>52</v>
+        <v>205</v>
       </c>
       <c r="H131">
         <v>1</v>
       </c>
       <c r="I131" t="s">
         <v>461</v>
       </c>
       <c r="J131" t="s">
         <v>461</v>
       </c>
       <c r="K131" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="132" spans="1:11">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132" t="s">
         <v>11</v>
       </c>
       <c r="C132" t="s">
         <v>462</v>
       </c>
       <c r="D132" t="s">
         <v>463</v>
       </c>
       <c r="E132"/>
       <c r="F132" t="s">
         <v>133</v>
       </c>
       <c r="G132" t="s">
-        <v>287</v>
+        <v>170</v>
       </c>
       <c r="H132">
         <v>1</v>
       </c>
       <c r="I132" t="s">
         <v>464</v>
       </c>
       <c r="J132" t="s">
         <v>464</v>
       </c>
       <c r="K132" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="133" spans="1:11">
       <c r="A133">
         <v>132</v>
       </c>
-      <c r="B133"/>
+      <c r="B133" t="s">
+        <v>11</v>
+      </c>
       <c r="C133" t="s">
         <v>465</v>
       </c>
       <c r="D133" t="s">
         <v>466</v>
       </c>
       <c r="E133"/>
       <c r="F133" t="s">
         <v>133</v>
       </c>
       <c r="G133" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H133">
         <v>1</v>
       </c>
       <c r="I133" t="s">
         <v>467</v>
       </c>
       <c r="J133" t="s">
         <v>467</v>
       </c>
       <c r="K133" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="134" spans="1:11">
       <c r="A134">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B134" t="s">
         <v>11</v>
       </c>
       <c r="C134" t="s">
-        <v>344</v>
+        <v>468</v>
       </c>
       <c r="D134" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E134"/>
       <c r="F134" t="s">
         <v>133</v>
       </c>
       <c r="G134" t="s">
-        <v>105</v>
+        <v>293</v>
       </c>
       <c r="H134">
         <v>1</v>
       </c>
       <c r="I134" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="J134" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="K134" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="135" spans="1:11">
       <c r="A135">
-        <v>133</v>
-[...3 lines deleted...]
-      </c>
+        <v>134</v>
+      </c>
+      <c r="B135"/>
       <c r="C135" t="s">
-        <v>413</v>
+        <v>471</v>
       </c>
       <c r="D135" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="E135"/>
       <c r="F135" t="s">
         <v>133</v>
       </c>
       <c r="G135" t="s">
-        <v>191</v>
+        <v>22</v>
       </c>
       <c r="H135">
         <v>1</v>
       </c>
       <c r="I135" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="J135" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="K135" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
     </row>
     <row r="136" spans="1:11">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136" t="s">
         <v>11</v>
       </c>
       <c r="C136" t="s">
-        <v>470</v>
+        <v>350</v>
       </c>
       <c r="D136" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="E136"/>
       <c r="F136" t="s">
-        <v>472</v>
+        <v>133</v>
       </c>
       <c r="G136" t="s">
         <v>105</v>
       </c>
       <c r="H136">
         <v>1</v>
       </c>
       <c r="I136" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="J136" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="K136" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
     </row>
     <row r="137" spans="1:11">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137" t="s">
         <v>11</v>
       </c>
       <c r="C137" t="s">
+        <v>419</v>
+      </c>
+      <c r="D137" t="s">
         <v>474</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="E137"/>
       <c r="F137" t="s">
-        <v>472</v>
+        <v>133</v>
       </c>
       <c r="G137" t="s">
-        <v>170</v>
+        <v>191</v>
       </c>
       <c r="H137">
         <v>1</v>
       </c>
       <c r="I137" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="J137" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="K137" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
     </row>
     <row r="138" spans="1:11">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138" t="s">
         <v>11</v>
       </c>
       <c r="C138" t="s">
-        <v>356</v>
+        <v>476</v>
       </c>
       <c r="D138" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="E138"/>
       <c r="F138" t="s">
-        <v>133</v>
+        <v>478</v>
       </c>
       <c r="G138" t="s">
-        <v>52</v>
+        <v>105</v>
       </c>
       <c r="H138">
         <v>1</v>
       </c>
       <c r="I138" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="J138" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="K138" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
     </row>
     <row r="139" spans="1:11">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139" t="s">
         <v>11</v>
       </c>
       <c r="C139" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="D139" t="s">
-        <v>478</v>
+        <v>19</v>
       </c>
       <c r="E139"/>
       <c r="F139" t="s">
-        <v>82</v>
+        <v>478</v>
       </c>
       <c r="G139" t="s">
-        <v>287</v>
+        <v>170</v>
       </c>
       <c r="H139">
         <v>1</v>
       </c>
       <c r="I139" t="s">
         <v>479</v>
       </c>
       <c r="J139" t="s">
         <v>479</v>
       </c>
       <c r="K139" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="140" spans="1:11">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140" t="s">
         <v>11</v>
       </c>
       <c r="C140" t="s">
-        <v>107</v>
+        <v>362</v>
       </c>
       <c r="D140" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="E140"/>
       <c r="F140" t="s">
-        <v>27</v>
+        <v>133</v>
       </c>
       <c r="G140" t="s">
-        <v>72</v>
+        <v>52</v>
       </c>
       <c r="H140">
         <v>1</v>
       </c>
       <c r="I140" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="J140" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="K140" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="141" spans="1:11">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141" t="s">
         <v>11</v>
       </c>
       <c r="C141" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="D141" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="E141"/>
       <c r="F141" t="s">
-        <v>133</v>
+        <v>82</v>
       </c>
       <c r="G141" t="s">
-        <v>52</v>
+        <v>293</v>
       </c>
       <c r="H141">
         <v>1</v>
       </c>
       <c r="I141" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="J141" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="K141" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
     </row>
     <row r="142" spans="1:11">
       <c r="A142">
         <v>141</v>
       </c>
-      <c r="B142"/>
+      <c r="B142" t="s">
+        <v>11</v>
+      </c>
       <c r="C142" t="s">
-        <v>485</v>
+        <v>107</v>
       </c>
       <c r="D142" t="s">
         <v>486</v>
       </c>
       <c r="E142"/>
       <c r="F142" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="G142" t="s">
-        <v>105</v>
+        <v>72</v>
       </c>
       <c r="H142">
         <v>1</v>
       </c>
       <c r="I142" t="s">
         <v>487</v>
       </c>
       <c r="J142" t="s">
         <v>487</v>
       </c>
       <c r="K142" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="143" spans="1:11">
       <c r="A143">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="B143" t="s">
         <v>11</v>
       </c>
       <c r="C143" t="s">
-        <v>306</v>
+        <v>488</v>
       </c>
       <c r="D143" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E143"/>
       <c r="F143" t="s">
-        <v>21</v>
+        <v>133</v>
       </c>
       <c r="G143" t="s">
-        <v>287</v>
+        <v>52</v>
       </c>
       <c r="H143">
         <v>1</v>
       </c>
       <c r="I143" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="J143" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="K143" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
     </row>
     <row r="144" spans="1:11">
       <c r="A144">
-        <v>142</v>
-[...3 lines deleted...]
-      </c>
+        <v>143</v>
+      </c>
+      <c r="B144"/>
       <c r="C144" t="s">
-        <v>465</v>
+        <v>491</v>
       </c>
       <c r="D144" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="E144"/>
       <c r="F144" t="s">
-        <v>491</v>
+        <v>48</v>
       </c>
       <c r="G144" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="H144">
         <v>1</v>
       </c>
       <c r="I144" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="J144" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="K144" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
     </row>
     <row r="145" spans="1:11">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145" t="s">
         <v>11</v>
       </c>
       <c r="C145" t="s">
         <v>312</v>
       </c>
       <c r="D145" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="E145"/>
       <c r="F145" t="s">
+        <v>21</v>
+      </c>
+      <c r="G145" t="s">
+        <v>293</v>
+      </c>
+      <c r="H145">
+        <v>1</v>
+      </c>
+      <c r="I145" t="s">
+        <v>495</v>
+      </c>
+      <c r="J145" t="s">
+        <v>495</v>
+      </c>
+      <c r="K145" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="146" spans="1:11">
+      <c r="A146">
+        <v>145</v>
+      </c>
+      <c r="B146" t="s">
+        <v>11</v>
+      </c>
+      <c r="C146" t="s">
+        <v>471</v>
+      </c>
+      <c r="D146" t="s">
+        <v>496</v>
+      </c>
+      <c r="E146"/>
+      <c r="F146" t="s">
+        <v>497</v>
+      </c>
+      <c r="G146" t="s">
+        <v>22</v>
+      </c>
+      <c r="H146">
+        <v>1</v>
+      </c>
+      <c r="I146" t="s">
+        <v>495</v>
+      </c>
+      <c r="J146" t="s">
+        <v>495</v>
+      </c>
+      <c r="K146" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="147" spans="1:11">
+      <c r="A147">
+        <v>146</v>
+      </c>
+      <c r="B147" t="s">
+        <v>11</v>
+      </c>
+      <c r="C147" t="s">
+        <v>318</v>
+      </c>
+      <c r="D147" t="s">
+        <v>498</v>
+      </c>
+      <c r="E147"/>
+      <c r="F147" t="s">
         <v>243</v>
       </c>
-      <c r="G145" t="s">
+      <c r="G147" t="s">
         <v>52</v>
       </c>
-      <c r="H145">
-[...9 lines deleted...]
-        <v>493</v>
+      <c r="H147">
+        <v>1</v>
+      </c>
+      <c r="I147" t="s">
+        <v>499</v>
+      </c>
+      <c r="J147" t="s">
+        <v>499</v>
+      </c>
+      <c r="K147" t="s">
+        <v>499</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">