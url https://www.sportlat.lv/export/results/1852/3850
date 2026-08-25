--- v0 (2026-07-11)
+++ v1 (2026-08-25)
@@ -2788,86 +2788,86 @@
       </c>
       <c r="E21" t="s">
         <v>101</v>
       </c>
       <c r="F21" t="s">
         <v>102</v>
       </c>
       <c r="G21" t="s">
         <v>36</v>
       </c>
       <c r="H21">
         <v>1</v>
       </c>
       <c r="I21" t="s">
         <v>103</v>
       </c>
       <c r="J21" t="s">
         <v>103</v>
       </c>
       <c r="K21" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>11</v>
       </c>
       <c r="C22" t="s">
         <v>104</v>
       </c>
       <c r="D22" t="s">
         <v>105</v>
       </c>
       <c r="E22" t="s">
         <v>106</v>
       </c>
       <c r="F22" t="s">
         <v>26</v>
       </c>
       <c r="G22" t="s">
         <v>36</v>
       </c>
       <c r="H22">
         <v>1</v>
       </c>
       <c r="I22" t="s">
         <v>107</v>
       </c>
       <c r="J22" t="s">
         <v>107</v>
       </c>
       <c r="K22" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>11</v>
       </c>
       <c r="C23" t="s">
         <v>108</v>
       </c>
       <c r="D23" t="s">
         <v>109</v>
       </c>
       <c r="E23" t="s">
         <v>110</v>
       </c>
       <c r="F23" t="s">
         <v>111</v>
       </c>
       <c r="G23" t="s">
         <v>75</v>
       </c>
       <c r="H23">
         <v>1</v>
       </c>
       <c r="I23" t="s">
         <v>107</v>
       </c>
@@ -3853,86 +3853,86 @@
       </c>
       <c r="E52" t="s">
         <v>34</v>
       </c>
       <c r="F52" t="s">
         <v>205</v>
       </c>
       <c r="G52" t="s">
         <v>30</v>
       </c>
       <c r="H52">
         <v>1</v>
       </c>
       <c r="I52" t="s">
         <v>206</v>
       </c>
       <c r="J52" t="s">
         <v>206</v>
       </c>
       <c r="K52" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B53" t="s">
         <v>11</v>
       </c>
       <c r="C53" t="s">
         <v>207</v>
       </c>
       <c r="D53" t="s">
         <v>208</v>
       </c>
       <c r="E53" t="s">
         <v>209</v>
       </c>
       <c r="F53" t="s">
         <v>210</v>
       </c>
       <c r="G53" t="s">
         <v>132</v>
       </c>
       <c r="H53">
         <v>1</v>
       </c>
       <c r="I53" t="s">
         <v>211</v>
       </c>
       <c r="J53" t="s">
         <v>211</v>
       </c>
       <c r="K53" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B54" t="s">
         <v>11</v>
       </c>
       <c r="C54" t="s">
         <v>72</v>
       </c>
       <c r="D54" t="s">
         <v>212</v>
       </c>
       <c r="E54" t="s">
         <v>213</v>
       </c>
       <c r="F54" t="s">
         <v>26</v>
       </c>
       <c r="G54" t="s">
         <v>36</v>
       </c>
       <c r="H54">
         <v>1</v>
       </c>
       <c r="I54" t="s">
         <v>211</v>
       </c>
@@ -4494,86 +4494,86 @@
       <c r="D71" t="s">
         <v>267</v>
       </c>
       <c r="E71"/>
       <c r="F71" t="s">
         <v>65</v>
       </c>
       <c r="G71" t="s">
         <v>89</v>
       </c>
       <c r="H71">
         <v>1</v>
       </c>
       <c r="I71" t="s">
         <v>268</v>
       </c>
       <c r="J71" t="s">
         <v>268</v>
       </c>
       <c r="K71" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="72" spans="1:11">
       <c r="A72">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B72" t="s">
         <v>11</v>
       </c>
       <c r="C72" t="s">
         <v>269</v>
       </c>
       <c r="D72" t="s">
         <v>270</v>
       </c>
       <c r="E72" t="s">
         <v>271</v>
       </c>
       <c r="F72" t="s">
         <v>272</v>
       </c>
       <c r="G72" t="s">
         <v>36</v>
       </c>
       <c r="H72">
         <v>1</v>
       </c>
       <c r="I72" t="s">
         <v>273</v>
       </c>
       <c r="J72" t="s">
         <v>273</v>
       </c>
       <c r="K72" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="73" spans="1:11">
       <c r="A73">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B73" t="s">
         <v>11</v>
       </c>
       <c r="C73" t="s">
         <v>274</v>
       </c>
       <c r="D73" t="s">
         <v>160</v>
       </c>
       <c r="E73" t="s">
         <v>271</v>
       </c>
       <c r="F73" t="s">
         <v>162</v>
       </c>
       <c r="G73" t="s">
         <v>36</v>
       </c>
       <c r="H73">
         <v>1</v>
       </c>
       <c r="I73" t="s">
         <v>273</v>
       </c>
@@ -5106,86 +5106,86 @@
       <c r="D89" t="s">
         <v>321</v>
       </c>
       <c r="E89"/>
       <c r="F89" t="s">
         <v>165</v>
       </c>
       <c r="G89" t="s">
         <v>132</v>
       </c>
       <c r="H89">
         <v>1</v>
       </c>
       <c r="I89" t="s">
         <v>322</v>
       </c>
       <c r="J89" t="s">
         <v>322</v>
       </c>
       <c r="K89" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="90" spans="1:11">
       <c r="A90">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B90" t="s">
         <v>11</v>
       </c>
       <c r="C90" t="s">
         <v>323</v>
       </c>
       <c r="D90" t="s">
         <v>324</v>
       </c>
       <c r="E90" t="s">
         <v>325</v>
       </c>
       <c r="F90" t="s">
         <v>35</v>
       </c>
       <c r="G90" t="s">
         <v>89</v>
       </c>
       <c r="H90">
         <v>1</v>
       </c>
       <c r="I90" t="s">
         <v>326</v>
       </c>
       <c r="J90" t="s">
         <v>326</v>
       </c>
       <c r="K90" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="91" spans="1:11">
       <c r="A91">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B91" t="s">
         <v>11</v>
       </c>
       <c r="C91" t="s">
         <v>327</v>
       </c>
       <c r="D91" t="s">
         <v>328</v>
       </c>
       <c r="E91" t="s">
         <v>20</v>
       </c>
       <c r="F91" t="s">
         <v>93</v>
       </c>
       <c r="G91" t="s">
         <v>172</v>
       </c>
       <c r="H91">
         <v>1</v>
       </c>
       <c r="I91" t="s">
         <v>326</v>
       </c>
@@ -5444,86 +5444,86 @@
       <c r="D99" t="s">
         <v>352</v>
       </c>
       <c r="E99"/>
       <c r="F99" t="s">
         <v>21</v>
       </c>
       <c r="G99" t="s">
         <v>132</v>
       </c>
       <c r="H99">
         <v>1</v>
       </c>
       <c r="I99" t="s">
         <v>353</v>
       </c>
       <c r="J99" t="s">
         <v>353</v>
       </c>
       <c r="K99" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="100" spans="1:11">
       <c r="A100">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B100" t="s">
         <v>354</v>
       </c>
       <c r="C100" t="s">
         <v>355</v>
       </c>
       <c r="D100" t="s">
         <v>356</v>
       </c>
       <c r="E100" t="s">
         <v>357</v>
       </c>
       <c r="F100" t="s">
         <v>358</v>
       </c>
       <c r="G100" t="s">
         <v>70</v>
       </c>
       <c r="H100">
         <v>1</v>
       </c>
       <c r="I100" t="s">
         <v>359</v>
       </c>
       <c r="J100" t="s">
         <v>359</v>
       </c>
       <c r="K100" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="101" spans="1:11">
       <c r="A101">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B101" t="s">
         <v>354</v>
       </c>
       <c r="C101" t="s">
         <v>360</v>
       </c>
       <c r="D101" t="s">
         <v>356</v>
       </c>
       <c r="E101" t="s">
         <v>357</v>
       </c>
       <c r="F101" t="s">
         <v>358</v>
       </c>
       <c r="G101" t="s">
         <v>36</v>
       </c>
       <c r="H101">
         <v>1</v>
       </c>
       <c r="I101" t="s">
         <v>359</v>
       </c>
@@ -5852,152 +5852,152 @@
       <c r="D111" t="s">
         <v>384</v>
       </c>
       <c r="E111"/>
       <c r="F111" t="s">
         <v>26</v>
       </c>
       <c r="G111" t="s">
         <v>132</v>
       </c>
       <c r="H111">
         <v>1</v>
       </c>
       <c r="I111" t="s">
         <v>385</v>
       </c>
       <c r="J111" t="s">
         <v>385</v>
       </c>
       <c r="K111" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="112" spans="1:11">
       <c r="A112">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="B112" t="s">
         <v>11</v>
       </c>
       <c r="C112" t="s">
         <v>224</v>
       </c>
       <c r="D112" t="s">
         <v>249</v>
       </c>
       <c r="E112" t="s">
         <v>250</v>
       </c>
       <c r="F112" t="s">
         <v>251</v>
       </c>
       <c r="G112" t="s">
         <v>132</v>
       </c>
       <c r="H112">
         <v>1</v>
       </c>
       <c r="I112" t="s">
         <v>386</v>
       </c>
       <c r="J112" t="s">
         <v>386</v>
       </c>
       <c r="K112" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="113" spans="1:11">
       <c r="A113">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B113" t="s">
         <v>11</v>
       </c>
       <c r="C113" t="s">
         <v>387</v>
       </c>
       <c r="D113" t="s">
         <v>388</v>
       </c>
       <c r="E113"/>
       <c r="F113" t="s">
         <v>26</v>
       </c>
       <c r="G113" t="s">
         <v>243</v>
       </c>
       <c r="H113">
         <v>1</v>
       </c>
       <c r="I113" t="s">
         <v>386</v>
       </c>
       <c r="J113" t="s">
         <v>386</v>
       </c>
       <c r="K113" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="114" spans="1:11">
       <c r="A114">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="B114" t="s">
         <v>11</v>
       </c>
       <c r="C114" t="s">
         <v>389</v>
       </c>
       <c r="D114" t="s">
         <v>390</v>
       </c>
       <c r="E114"/>
       <c r="F114" t="s">
         <v>65</v>
       </c>
       <c r="G114" t="s">
         <v>230</v>
       </c>
       <c r="H114">
         <v>1</v>
       </c>
       <c r="I114" t="s">
         <v>386</v>
       </c>
       <c r="J114" t="s">
         <v>386</v>
       </c>
       <c r="K114" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="115" spans="1:11">
       <c r="A115">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B115" t="s">
         <v>11</v>
       </c>
       <c r="C115" t="s">
         <v>391</v>
       </c>
       <c r="D115" t="s">
         <v>392</v>
       </c>
       <c r="E115"/>
       <c r="F115" t="s">
         <v>45</v>
       </c>
       <c r="G115" t="s">
         <v>243</v>
       </c>
       <c r="H115">
         <v>1</v>
       </c>
       <c r="I115" t="s">
         <v>386</v>
       </c>
       <c r="J115" t="s">
         <v>386</v>
@@ -6429,86 +6429,86 @@
       </c>
       <c r="E128" t="s">
         <v>429</v>
       </c>
       <c r="F128" t="s">
         <v>430</v>
       </c>
       <c r="G128" t="s">
         <v>89</v>
       </c>
       <c r="H128">
         <v>1</v>
       </c>
       <c r="I128" t="s">
         <v>431</v>
       </c>
       <c r="J128" t="s">
         <v>431</v>
       </c>
       <c r="K128" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="129" spans="1:11">
       <c r="A129">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B129" t="s">
         <v>11</v>
       </c>
       <c r="C129" t="s">
         <v>432</v>
       </c>
       <c r="D129" t="s">
         <v>433</v>
       </c>
       <c r="E129" t="s">
         <v>325</v>
       </c>
       <c r="F129" t="s">
         <v>434</v>
       </c>
       <c r="G129" t="s">
         <v>243</v>
       </c>
       <c r="H129">
         <v>1</v>
       </c>
       <c r="I129" t="s">
         <v>435</v>
       </c>
       <c r="J129" t="s">
         <v>435</v>
       </c>
       <c r="K129" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="130" spans="1:11">
       <c r="A130">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="B130" t="s">
         <v>11</v>
       </c>
       <c r="C130" t="s">
         <v>436</v>
       </c>
       <c r="D130" t="s">
         <v>437</v>
       </c>
       <c r="E130" t="s">
         <v>438</v>
       </c>
       <c r="F130" t="s">
         <v>45</v>
       </c>
       <c r="G130" t="s">
         <v>36</v>
       </c>
       <c r="H130">
         <v>1</v>
       </c>
       <c r="I130" t="s">
         <v>435</v>
       </c>
@@ -6732,84 +6732,84 @@
       <c r="D137" t="s">
         <v>458</v>
       </c>
       <c r="E137"/>
       <c r="F137" t="s">
         <v>402</v>
       </c>
       <c r="G137" t="s">
         <v>36</v>
       </c>
       <c r="H137">
         <v>1</v>
       </c>
       <c r="I137" t="s">
         <v>459</v>
       </c>
       <c r="J137" t="s">
         <v>459</v>
       </c>
       <c r="K137" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="138" spans="1:11">
       <c r="A138">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="B138" t="s">
         <v>11</v>
       </c>
       <c r="C138" t="s">
         <v>51</v>
       </c>
       <c r="D138" t="s">
         <v>366</v>
       </c>
       <c r="E138"/>
       <c r="F138" t="s">
         <v>421</v>
       </c>
       <c r="G138" t="s">
         <v>361</v>
       </c>
       <c r="H138">
         <v>1</v>
       </c>
       <c r="I138" t="s">
         <v>460</v>
       </c>
       <c r="J138" t="s">
         <v>460</v>
       </c>
       <c r="K138" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="139" spans="1:11">
       <c r="A139">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B139" t="s">
         <v>11</v>
       </c>
       <c r="C139" t="s">
         <v>179</v>
       </c>
       <c r="D139" t="s">
         <v>245</v>
       </c>
       <c r="E139"/>
       <c r="F139" t="s">
         <v>246</v>
       </c>
       <c r="G139" t="s">
         <v>361</v>
       </c>
       <c r="H139">
         <v>1</v>
       </c>
       <c r="I139" t="s">
         <v>460</v>
       </c>
       <c r="J139" t="s">
         <v>460</v>
@@ -7031,86 +7031,86 @@
       </c>
       <c r="E146" t="s">
         <v>479</v>
       </c>
       <c r="F146" t="s">
         <v>80</v>
       </c>
       <c r="G146" t="s">
         <v>75</v>
       </c>
       <c r="H146">
         <v>1</v>
       </c>
       <c r="I146" t="s">
         <v>476</v>
       </c>
       <c r="J146" t="s">
         <v>476</v>
       </c>
       <c r="K146" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="147" spans="1:11">
       <c r="A147">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="B147" t="s">
         <v>11</v>
       </c>
       <c r="C147" t="s">
         <v>480</v>
       </c>
       <c r="D147" t="s">
         <v>481</v>
       </c>
       <c r="E147" t="s">
         <v>271</v>
       </c>
       <c r="F147" t="s">
         <v>272</v>
       </c>
       <c r="G147" t="s">
         <v>172</v>
       </c>
       <c r="H147">
         <v>1</v>
       </c>
       <c r="I147" t="s">
         <v>482</v>
       </c>
       <c r="J147" t="s">
         <v>482</v>
       </c>
       <c r="K147" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="148" spans="1:11">
       <c r="A148">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B148"/>
       <c r="C148" t="s">
         <v>483</v>
       </c>
       <c r="D148" t="s">
         <v>484</v>
       </c>
       <c r="E148"/>
       <c r="F148" t="s">
         <v>307</v>
       </c>
       <c r="G148" t="s">
         <v>30</v>
       </c>
       <c r="H148">
         <v>1</v>
       </c>
       <c r="I148" t="s">
         <v>482</v>
       </c>
       <c r="J148" t="s">
         <v>482</v>
       </c>
       <c r="K148" t="s">