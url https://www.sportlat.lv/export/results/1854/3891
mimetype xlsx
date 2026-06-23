--- v0 (2026-05-09)
+++ v1 (2026-06-23)
@@ -2438,51 +2438,53 @@
         <v>4</v>
       </c>
       <c r="I25" t="s">
         <v>196</v>
       </c>
       <c r="J25" t="s">
         <v>197</v>
       </c>
       <c r="K25" t="s">
         <v>190</v>
       </c>
       <c r="L25" t="s">
         <v>198</v>
       </c>
       <c r="M25" t="s">
         <v>196</v>
       </c>
       <c r="N25" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="26" spans="1:14">
       <c r="A26">
         <v>25</v>
       </c>
-      <c r="B26"/>
+      <c r="B26" t="s">
+        <v>14</v>
+      </c>
       <c r="C26" t="s">
         <v>200</v>
       </c>
       <c r="D26" t="s">
         <v>201</v>
       </c>
       <c r="E26"/>
       <c r="F26" t="s">
         <v>202</v>
       </c>
       <c r="G26" t="s">
         <v>19</v>
       </c>
       <c r="H26">
         <v>4</v>
       </c>
       <c r="I26" t="s">
         <v>203</v>
       </c>
       <c r="J26" t="s">
         <v>204</v>
       </c>
       <c r="K26" t="s">
         <v>205</v>
       </c>