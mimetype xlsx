--- v1 (2026-06-23)
+++ v2 (2026-08-07)
@@ -2612,51 +2612,53 @@
         <v>4</v>
       </c>
       <c r="I29" t="s">
         <v>227</v>
       </c>
       <c r="J29" t="s">
         <v>164</v>
       </c>
       <c r="K29" t="s">
         <v>228</v>
       </c>
       <c r="L29" t="s">
         <v>229</v>
       </c>
       <c r="M29" t="s">
         <v>227</v>
       </c>
       <c r="N29" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30">
         <v>29</v>
       </c>
-      <c r="B30"/>
+      <c r="B30" t="s">
+        <v>14</v>
+      </c>
       <c r="C30" t="s">
         <v>231</v>
       </c>
       <c r="D30" t="s">
         <v>119</v>
       </c>
       <c r="E30"/>
       <c r="F30" t="s">
         <v>81</v>
       </c>
       <c r="G30" t="s">
         <v>19</v>
       </c>
       <c r="H30">
         <v>4</v>
       </c>
       <c r="I30" t="s">
         <v>232</v>
       </c>
       <c r="J30" t="s">
         <v>233</v>
       </c>
       <c r="K30" t="s">
         <v>234</v>
       </c>