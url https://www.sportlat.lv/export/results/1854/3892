--- v0 (2026-05-09)
+++ v1 (2026-06-23)
@@ -2179,51 +2179,53 @@
       </c>
       <c r="E38"/>
       <c r="F38" t="s">
         <v>15</v>
       </c>
       <c r="G38" t="s">
         <v>37</v>
       </c>
       <c r="H38">
         <v>1</v>
       </c>
       <c r="I38" t="s">
         <v>177</v>
       </c>
       <c r="J38" t="s">
         <v>177</v>
       </c>
       <c r="K38" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39">
         <v>37</v>
       </c>
-      <c r="B39"/>
+      <c r="B39" t="s">
+        <v>11</v>
+      </c>
       <c r="C39" t="s">
         <v>179</v>
       </c>
       <c r="D39" t="s">
         <v>180</v>
       </c>
       <c r="E39"/>
       <c r="F39" t="s">
         <v>80</v>
       </c>
       <c r="G39" t="s">
         <v>37</v>
       </c>
       <c r="H39">
         <v>1</v>
       </c>
       <c r="I39" t="s">
         <v>177</v>
       </c>
       <c r="J39" t="s">
         <v>177</v>
       </c>
       <c r="K39" t="s">
         <v>181</v>
       </c>