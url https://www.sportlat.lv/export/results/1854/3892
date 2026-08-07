--- v1 (2026-06-23)
+++ v2 (2026-08-07)
@@ -1296,51 +1296,53 @@
         <v>62</v>
       </c>
       <c r="F11" t="s">
         <v>15</v>
       </c>
       <c r="G11" t="s">
         <v>16</v>
       </c>
       <c r="H11">
         <v>1</v>
       </c>
       <c r="I11" t="s">
         <v>63</v>
       </c>
       <c r="J11" t="s">
         <v>63</v>
       </c>
       <c r="K11" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
         <v>11</v>
       </c>
-      <c r="B12"/>
+      <c r="B12" t="s">
+        <v>11</v>
+      </c>
       <c r="C12" t="s">
         <v>65</v>
       </c>
       <c r="D12" t="s">
         <v>66</v>
       </c>
       <c r="E12"/>
       <c r="F12" t="s">
         <v>67</v>
       </c>
       <c r="G12" t="s">
         <v>16</v>
       </c>
       <c r="H12">
         <v>1</v>
       </c>
       <c r="I12" t="s">
         <v>68</v>
       </c>
       <c r="J12" t="s">
         <v>68</v>
       </c>
       <c r="K12" t="s">
         <v>69</v>
       </c>