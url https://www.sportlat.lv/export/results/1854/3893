--- v1 (2026-06-23)
+++ v2 (2026-09-22)
@@ -3361,51 +3361,53 @@
         <v>42</v>
       </c>
       <c r="G47" t="s">
         <v>56</v>
       </c>
       <c r="H47">
         <v>2</v>
       </c>
       <c r="I47" t="s">
         <v>265</v>
       </c>
       <c r="J47" t="s">
         <v>266</v>
       </c>
       <c r="K47" t="s">
         <v>265</v>
       </c>
       <c r="L47" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="48" spans="1:12">
       <c r="A48">
         <v>47</v>
       </c>
-      <c r="B48"/>
+      <c r="B48" t="s">
+        <v>12</v>
+      </c>
       <c r="C48" t="s">
         <v>268</v>
       </c>
       <c r="D48" t="s">
         <v>269</v>
       </c>
       <c r="E48" t="s">
         <v>270</v>
       </c>
       <c r="F48" t="s">
         <v>42</v>
       </c>
       <c r="G48" t="s">
         <v>17</v>
       </c>
       <c r="H48">
         <v>2</v>
       </c>
       <c r="I48" t="s">
         <v>271</v>
       </c>
       <c r="J48" t="s">
         <v>272</v>
       </c>
       <c r="K48" t="s">
@@ -3505,51 +3507,53 @@
         <v>73</v>
       </c>
       <c r="G51" t="s">
         <v>56</v>
       </c>
       <c r="H51">
         <v>2</v>
       </c>
       <c r="I51" t="s">
         <v>286</v>
       </c>
       <c r="J51" t="s">
         <v>287</v>
       </c>
       <c r="K51" t="s">
         <v>286</v>
       </c>
       <c r="L51" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="52" spans="1:12">
       <c r="A52">
         <v>51</v>
       </c>
-      <c r="B52"/>
+      <c r="B52" t="s">
+        <v>12</v>
+      </c>
       <c r="C52" t="s">
         <v>289</v>
       </c>
       <c r="D52" t="s">
         <v>290</v>
       </c>
       <c r="E52" t="s">
         <v>48</v>
       </c>
       <c r="F52" t="s">
         <v>42</v>
       </c>
       <c r="G52" t="s">
         <v>56</v>
       </c>
       <c r="H52">
         <v>2</v>
       </c>
       <c r="I52" t="s">
         <v>291</v>
       </c>
       <c r="J52" t="s">
         <v>292</v>
       </c>
       <c r="K52" t="s">