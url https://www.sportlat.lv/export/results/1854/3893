--- v0 (2026-05-09)
+++ v1 (2026-06-23)
@@ -2161,51 +2161,53 @@
         <v>16</v>
       </c>
       <c r="G14" t="s">
         <v>17</v>
       </c>
       <c r="H14">
         <v>2</v>
       </c>
       <c r="I14" t="s">
         <v>92</v>
       </c>
       <c r="J14" t="s">
         <v>93</v>
       </c>
       <c r="K14" t="s">
         <v>92</v>
       </c>
       <c r="L14" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="15" spans="1:12">
       <c r="A15">
         <v>14</v>
       </c>
-      <c r="B15"/>
+      <c r="B15" t="s">
+        <v>12</v>
+      </c>
       <c r="C15" t="s">
         <v>95</v>
       </c>
       <c r="D15" t="s">
         <v>96</v>
       </c>
       <c r="E15" t="s">
         <v>97</v>
       </c>
       <c r="F15" t="s">
         <v>73</v>
       </c>
       <c r="G15" t="s">
         <v>56</v>
       </c>
       <c r="H15">
         <v>2</v>
       </c>
       <c r="I15" t="s">
         <v>98</v>
       </c>
       <c r="J15" t="s">
         <v>99</v>
       </c>
       <c r="K15" t="s">
@@ -3101,51 +3103,53 @@
         <v>42</v>
       </c>
       <c r="G40" t="s">
         <v>56</v>
       </c>
       <c r="H40">
         <v>2</v>
       </c>
       <c r="I40" t="s">
         <v>226</v>
       </c>
       <c r="J40" t="s">
         <v>227</v>
       </c>
       <c r="K40" t="s">
         <v>226</v>
       </c>
       <c r="L40" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="41" spans="1:12">
       <c r="A41">
         <v>40</v>
       </c>
-      <c r="B41"/>
+      <c r="B41" t="s">
+        <v>12</v>
+      </c>
       <c r="C41" t="s">
         <v>229</v>
       </c>
       <c r="D41" t="s">
         <v>230</v>
       </c>
       <c r="E41" t="s">
         <v>231</v>
       </c>
       <c r="F41" t="s">
         <v>73</v>
       </c>
       <c r="G41" t="s">
         <v>56</v>
       </c>
       <c r="H41">
         <v>2</v>
       </c>
       <c r="I41" t="s">
         <v>232</v>
       </c>
       <c r="J41" t="s">
         <v>233</v>
       </c>
       <c r="K41" t="s">
@@ -3245,51 +3249,53 @@
         <v>42</v>
       </c>
       <c r="G44" t="s">
         <v>17</v>
       </c>
       <c r="H44">
         <v>2</v>
       </c>
       <c r="I44" t="s">
         <v>249</v>
       </c>
       <c r="J44" t="s">
         <v>250</v>
       </c>
       <c r="K44" t="s">
         <v>249</v>
       </c>
       <c r="L44" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="45" spans="1:12">
       <c r="A45">
         <v>44</v>
       </c>
-      <c r="B45"/>
+      <c r="B45" t="s">
+        <v>12</v>
+      </c>
       <c r="C45" t="s">
         <v>252</v>
       </c>
       <c r="D45" t="s">
         <v>253</v>
       </c>
       <c r="E45" t="s">
         <v>79</v>
       </c>
       <c r="F45" t="s">
         <v>73</v>
       </c>
       <c r="G45" t="s">
         <v>56</v>
       </c>
       <c r="H45">
         <v>2</v>
       </c>
       <c r="I45" t="s">
         <v>254</v>
       </c>
       <c r="J45" t="s">
         <v>255</v>
       </c>
       <c r="K45" t="s">